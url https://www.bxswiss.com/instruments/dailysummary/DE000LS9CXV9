--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33e49e2deee4c89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref58f0efafba471e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca4b673bf4834899"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f407b8fb99e4d5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00e014dff53d4648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca4b673bf4834899" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b571a06cf984eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f407b8fb99e4d5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMRT Global Konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>