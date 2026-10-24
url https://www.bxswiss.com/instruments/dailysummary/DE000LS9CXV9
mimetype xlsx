--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref58f0efafba471e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ea27a73faf40dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f407b8fb99e4d5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02f1ced302994513"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b571a06cf984eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f407b8fb99e4d5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b20106cc1c14fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02f1ced302994513" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMRT Global Konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>