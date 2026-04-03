--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reec4e53cd75548a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6b97e13e6254526" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92eb3ffbc94c4d44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re43c936a018f45ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5bfe45236944919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92eb3ffbc94c4d44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3043ad416b04134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re43c936a018f45ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMRT Global Konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...284 lines deleted...]
-          <x:t>31,685</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>31,316</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,542</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,301</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>