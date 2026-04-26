--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6b97e13e6254526" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd4bd9b9f17450e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re43c936a018f45ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c19fde1a7ab434b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3043ad416b04134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re43c936a018f45ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raabec199ef174b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c19fde1a7ab434b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMRT Global Konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>32,337</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,096</x:t>
-[...323 lines deleted...]
-          <x:t>32,047</x:t>
+          <x:t>31,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>