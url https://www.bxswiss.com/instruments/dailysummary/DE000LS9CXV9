--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd4bd9b9f17450e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R329b2e69ccca40e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c19fde1a7ab434b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91e4c362d6494fad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raabec199ef174b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c19fde1a7ab434b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3a621cae8df452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91e4c362d6494fad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMRT Global Konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>32,746</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,826</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>34,103</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>