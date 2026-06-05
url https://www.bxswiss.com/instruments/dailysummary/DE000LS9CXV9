--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R329b2e69ccca40e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4b8fc972834405" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91e4c362d6494fad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17a52e26f4b7410c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3a621cae8df452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91e4c362d6494fad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6adf727d92fe4c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17a52e26f4b7410c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMRT Global Konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>34,945</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,815</x:t>
-[...114 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>32,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,737</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>32,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,796</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>