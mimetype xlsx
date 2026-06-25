--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4b8fc972834405" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R791659f347ab466e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17a52e26f4b7410c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ac2ec03b6e4eb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6adf727d92fe4c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17a52e26f4b7410c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95312d0a945c4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ac2ec03b6e4eb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMRT Global Konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>29,836</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,581</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>29,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,152</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>