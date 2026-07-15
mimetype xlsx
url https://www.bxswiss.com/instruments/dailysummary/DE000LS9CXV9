--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R791659f347ab466e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc987844c755b4c9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ac2ec03b6e4eb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42e60e8e69f442a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95312d0a945c4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ac2ec03b6e4eb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re033abb7383649e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42e60e8e69f442a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMRT Global Konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>