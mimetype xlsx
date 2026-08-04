--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc987844c755b4c9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fee289d54cd4d76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42e60e8e69f442a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66c6f2440a3f4f5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re033abb7383649e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42e60e8e69f442a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc46f08493a7c4e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66c6f2440a3f4f5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMRT Global Konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>31,533</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,396</x:t>
-[...6 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>31,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,243</x:t>
-[...97 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>31,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,077</x:t>
-[...441 lines deleted...]
-          <x:t>32,119</x:t>
+          <x:t>31,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>