--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fee289d54cd4d76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3ed1dfb80bf417f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66c6f2440a3f4f5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f70fc4eb63849ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc46f08493a7c4e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66c6f2440a3f4f5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cfab65f76c347dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f70fc4eb63849ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMRT Global Konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>