--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3ed1dfb80bf417f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33e49e2deee4c89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f70fc4eb63849ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca4b673bf4834899"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cfab65f76c347dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f70fc4eb63849ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00e014dff53d4648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca4b673bf4834899" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMRT Global Konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>