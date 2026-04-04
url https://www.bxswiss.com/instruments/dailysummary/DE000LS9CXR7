--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36a0da18ed2e45a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1c4282951014664" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43bed9a26de84cf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a402d6084a5453d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66ad1cdb0a804101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43bed9a26de84cf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0757757801e54a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a402d6084a5453d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CATE beste Chancen Mixx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>