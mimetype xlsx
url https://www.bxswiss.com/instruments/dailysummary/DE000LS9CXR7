--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1c4282951014664" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4905843ca014e29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a402d6084a5453d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R154ca11ab80f4f73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0757757801e54a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a402d6084a5453d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c59257cee3e4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R154ca11ab80f4f73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CATE beste Chancen Mixx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>