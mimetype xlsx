--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4905843ca014e29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55bb0f0720954253" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R154ca11ab80f4f73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ee4bd601fa94411"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c59257cee3e4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R154ca11ab80f4f73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17823cc6b05e4f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ee4bd601fa94411" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CATE beste Chancen Mixx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>