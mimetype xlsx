--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55bb0f0720954253" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89b728af83bc41e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ee4bd601fa94411"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R322afd23aaf84acd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17823cc6b05e4f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ee4bd601fa94411" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cfacbb4778a40b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R322afd23aaf84acd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CATE beste Chancen Mixx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>