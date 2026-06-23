--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89b728af83bc41e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4da034abcb94803" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R322afd23aaf84acd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6426a6f16ae463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cfacbb4778a40b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R322afd23aaf84acd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc65cb961f69341df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6426a6f16ae463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CATE beste Chancen Mixx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>