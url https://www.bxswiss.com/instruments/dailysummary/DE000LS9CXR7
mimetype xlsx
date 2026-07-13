--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4da034abcb94803" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c9d32fd6bf3460b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6426a6f16ae463b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdee4e51afbe549f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc65cb961f69341df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6426a6f16ae463b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb698d386faaa4e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdee4e51afbe549f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CATE beste Chancen Mixx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>