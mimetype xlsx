--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c9d32fd6bf3460b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06eb0cc099aa4dde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdee4e51afbe549f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1afe3f829a049ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb698d386faaa4e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdee4e51afbe549f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d5f36364f314fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1afe3f829a049ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CATE beste Chancen Mixx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>