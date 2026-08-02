--- v10 (2026-08-02)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06eb0cc099aa4dde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ee8d32ad13e4b84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1afe3f829a049ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c3208713adf43c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d5f36364f314fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1afe3f829a049ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f63d7af328c4455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c3208713adf43c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CATE beste Chancen Mixx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>