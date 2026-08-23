--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ee8d32ad13e4b84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re32ee6ebf984485e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c3208713adf43c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabbb57b07f5f4ed8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f63d7af328c4455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c3208713adf43c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6698033bf5434caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabbb57b07f5f4ed8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CATE beste Chancen Mixx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>