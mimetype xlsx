--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re32ee6ebf984485e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9cde9ebd1fe448c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabbb57b07f5f4ed8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfde23e5a4c884d85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6698033bf5434caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabbb57b07f5f4ed8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6785352caf184c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfde23e5a4c884d85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CATE beste Chancen Mixx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>