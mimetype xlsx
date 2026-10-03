--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9cde9ebd1fe448c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86246b6f42604d53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfde23e5a4c884d85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc993d0c68e464e56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6785352caf184c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfde23e5a4c884d85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87e3e59c71544356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc993d0c68e464e56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CATE beste Chancen Mixx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>