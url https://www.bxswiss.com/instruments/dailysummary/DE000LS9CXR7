--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86246b6f42604d53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f0b80a46c64fc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc993d0c68e464e56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ff1d0d3ac2b494a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87e3e59c71544356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc993d0c68e464e56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7b233ff203a40ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ff1d0d3ac2b494a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CATE beste Chancen Mixx</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>