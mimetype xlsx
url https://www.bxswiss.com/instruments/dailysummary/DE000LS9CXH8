--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd2e1bc6a60d4667" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b4173a8949e431e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87e4e0598302485a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bdf1d80ddc94290"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redf0a12a0d7a4b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87e4e0598302485a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e890ecd725c42a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bdf1d80ddc94290" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Netzwerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>