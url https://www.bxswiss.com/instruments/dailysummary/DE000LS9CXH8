--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b4173a8949e431e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R399cf39ab0674010" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bdf1d80ddc94290"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbb6f0f375a64916"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e890ecd725c42a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bdf1d80ddc94290" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb541af86b1664b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbb6f0f375a64916" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Netzwerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>