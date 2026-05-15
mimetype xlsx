--- v5 (2026-04-25)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R399cf39ab0674010" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7530358c7f25493d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbb6f0f375a64916"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09e11fd915b74f10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb541af86b1664b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbb6f0f375a64916" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47b0f6ef79614999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09e11fd915b74f10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Netzwerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>