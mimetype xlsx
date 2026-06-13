--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7530358c7f25493d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67828bed00db40e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09e11fd915b74f10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b05747e350b40de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47b0f6ef79614999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09e11fd915b74f10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90f603c7f3674838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b05747e350b40de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Netzwerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>