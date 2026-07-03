--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67828bed00db40e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd817213ddb4944c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b05747e350b40de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R509cbb930506423b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90f603c7f3674838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b05747e350b40de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re20deca43cb144f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R509cbb930506423b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Netzwerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>