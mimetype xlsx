--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd817213ddb4944c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9c80fa1ec8d44c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R509cbb930506423b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R151317500f8b41f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re20deca43cb144f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R509cbb930506423b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f1f3229eddc4dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R151317500f8b41f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Netzwerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>