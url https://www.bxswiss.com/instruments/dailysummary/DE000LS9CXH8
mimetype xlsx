--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9c80fa1ec8d44c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d1dbae282e6472c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R151317500f8b41f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc23b6df8594c4f31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f1f3229eddc4dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R151317500f8b41f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44160b1a406045dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc23b6df8594c4f31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Netzwerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>