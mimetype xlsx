--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d1dbae282e6472c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dca0b6fafa64895" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc23b6df8594c4f31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ce77503057c4723"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44160b1a406045dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc23b6df8594c4f31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra17747ea630241e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ce77503057c4723" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Netzwerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>