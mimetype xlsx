--- v12 (2026-08-29)
+++ v13 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96b3db2114104725" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1534c60400d848f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51740ae323434294"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9666fda0249a474f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfafcadba7de494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51740ae323434294" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d2ea39faa5c47f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9666fda0249a474f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden &amp; Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,207 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>153,207</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,093</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>152,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,308</x:t>
         </x:is>
       </x:c>
@@ -791,31 +393,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>