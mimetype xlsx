--- v13 (2026-09-18)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1534c60400d848f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R546db93d2c8d4ece" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9666fda0249a474f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80ba77836d9f44a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d2ea39faa5c47f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9666fda0249a474f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R332f5667826f4694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80ba77836d9f44a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden &amp; Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,653 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...16 lines deleted...]
-          <x:t>152,745</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,514</x:t>
-[...199 lines deleted...]
-        <x:is>
           <x:t>152,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,891</x:t>
-[...237 lines deleted...]
-          <x:t>152,743</x:t>
+          <x:t>151,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,269</x:t>
-[...119 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>152,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,511</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>154,295</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>