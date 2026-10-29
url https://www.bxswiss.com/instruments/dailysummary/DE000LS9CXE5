--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R546db93d2c8d4ece" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fb85757e0f24f7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80ba77836d9f44a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re46d47d98f264ed8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R332f5667826f4694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80ba77836d9f44a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbf98183bec348ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re46d47d98f264ed8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden &amp; Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>152,743</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,269</x:t>
-[...119 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>152,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,511</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...391 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>