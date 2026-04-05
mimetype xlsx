--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a8e31481704d77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88bae48cd24d4f5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a07b9731d8441dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R452b1a21f34b4ae1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43a06c7b98e34c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a07b9731d8441dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4de7f18473d74670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R452b1a21f34b4ae1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden &amp; Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>