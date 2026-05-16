--- v7 (2026-04-05)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88bae48cd24d4f5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7766e94cb3304676" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R452b1a21f34b4ae1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42d43920d0874f1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4de7f18473d74670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R452b1a21f34b4ae1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9ea86ed2e804210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42d43920d0874f1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden &amp; Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>139,802</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>