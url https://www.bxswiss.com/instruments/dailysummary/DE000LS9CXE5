--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7766e94cb3304676" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39598c6c2d17459f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42d43920d0874f1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9694bd67e0284261"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9ea86ed2e804210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42d43920d0874f1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b31c93fef8d4953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9694bd67e0284261" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden &amp; Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>