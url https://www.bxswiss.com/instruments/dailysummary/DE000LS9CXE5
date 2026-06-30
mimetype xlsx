--- v9 (2026-06-05)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39598c6c2d17459f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R826647e9c6e9478e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9694bd67e0284261"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc22d348a413449c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b31c93fef8d4953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9694bd67e0284261" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3003af9631e4851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc22d348a413449c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden &amp; Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>141,981</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,398</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>143,106</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>