--- v10 (2026-06-30)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R826647e9c6e9478e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9036de5c7c964489" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc22d348a413449c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb522aec2238d43d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3003af9631e4851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc22d348a413449c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd23e8aeaacc449a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb522aec2238d43d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden &amp; Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>145,635</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,737</x:t>
-[...571 lines deleted...]
-          <x:t>143,948</x:t>
+          <x:t>146,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>