--- v11 (2026-07-20)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9036de5c7c964489" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96b3db2114104725" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb522aec2238d43d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51740ae323434294"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd23e8aeaacc449a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb522aec2238d43d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfafcadba7de494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51740ae323434294" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden &amp; Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>147,767</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>