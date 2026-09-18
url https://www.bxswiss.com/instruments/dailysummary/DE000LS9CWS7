--- v14 (2026-08-29)
+++ v15 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc155c7a058224169" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5936a752a4314225" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b0bbb5be54f4c31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R005abb737e6947a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a25288fd25b41ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b0bbb5be54f4c31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf53fe451fb764f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R005abb737e6947a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Succestecbrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>750,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>750,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>746,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>747,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>749,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>754,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>748,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>754,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>