--- v15 (2026-09-18)
+++ v16 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5936a752a4314225" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb2e5199f4904043" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R005abb737e6947a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb037eef2f09d49a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf53fe451fb764f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R005abb737e6947a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3722211696a40fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb037eef2f09d49a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Succestecbrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>745,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>745,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>742,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>744,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>772,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>781,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>771,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>779,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>