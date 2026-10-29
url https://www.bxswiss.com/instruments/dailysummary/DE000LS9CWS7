--- v16 (2026-10-09)
+++ v17 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb2e5199f4904043" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cc82b5169bd4496" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb037eef2f09d49a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24cadc4ed6b9420e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3722211696a40fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb037eef2f09d49a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87d2fc6c90214467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24cadc4ed6b9420e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Succestecbrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>790,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>793,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>787,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>792,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>815,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>822,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>814,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>818,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>