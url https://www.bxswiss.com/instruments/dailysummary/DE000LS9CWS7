--- v7 (2026-03-14)
+++ v8 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ff5a869c3ce4c34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra777378f64934e3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24aa12bf80a442a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbc8f7651b4f41bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a30b08b50bf491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24aa12bf80a442a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R852f116e46374fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbc8f7651b4f41bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Succestecbrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>552,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>560,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>552,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>