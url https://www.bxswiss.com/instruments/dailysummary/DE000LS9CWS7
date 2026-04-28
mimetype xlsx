--- v8 (2026-04-05)
+++ v9 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra777378f64934e3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R308f56944cfc47ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbc8f7651b4f41bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ad13bb83d0b4348"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R852f116e46374fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbc8f7651b4f41bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91e673c1d10c43f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ad13bb83d0b4348" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Succestecbrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>531,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>531,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>531,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>541,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>