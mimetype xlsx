--- v9 (2026-04-28)
+++ v10 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R308f56944cfc47ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra89ea27d2ec94682" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ad13bb83d0b4348"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1467f77306d44f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91e673c1d10c43f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ad13bb83d0b4348" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ed7dc1a8c3d4a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1467f77306d44f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Succestecbrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>574,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>578,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>573,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>592,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>