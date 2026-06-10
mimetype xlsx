--- v10 (2026-05-20)
+++ v11 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra89ea27d2ec94682" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a0f6ee643624880" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1467f77306d44f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7282a92802cd484f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ed7dc1a8c3d4a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1467f77306d44f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R015f4fefc23c4806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7282a92802cd484f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Succestecbrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>631,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>632,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>627,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>631,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>647,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>651,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>643,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>650,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>