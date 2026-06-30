--- v11 (2026-06-10)
+++ v12 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a0f6ee643624880" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc86f56c210a4d04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7282a92802cd484f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaa97bd380264808"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R015f4fefc23c4806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7282a92802cd484f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67ed630b206048ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaa97bd380264808" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Succestecbrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>676,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>685,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>674,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>684,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>676,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>678,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>657,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>657,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>