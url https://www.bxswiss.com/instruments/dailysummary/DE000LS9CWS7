--- v12 (2026-06-30)
+++ v13 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc86f56c210a4d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cc626f3362f4baf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaa97bd380264808"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bb45daa05fe4e33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67ed630b206048ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaa97bd380264808" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2168b076d4544178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bb45daa05fe4e33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Succestecbrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>682,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>685,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>682,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>685,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>675,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>685,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>673,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>683,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>