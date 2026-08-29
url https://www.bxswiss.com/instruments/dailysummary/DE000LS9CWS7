--- v13 (2026-07-20)
+++ v14 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cc626f3362f4baf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc155c7a058224169" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bb45daa05fe4e33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b0bbb5be54f4c31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2168b076d4544178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bb45daa05fe4e33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a25288fd25b41ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b0bbb5be54f4c31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Succestecbrands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>689,589</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>