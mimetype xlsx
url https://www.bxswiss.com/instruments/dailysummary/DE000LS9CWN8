--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refef3c62a81a4f0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2801a75a15e4fbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd011f919a02d4409"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0fdcc123d454a61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fea10dc067048b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd011f919a02d4409" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46ced290505447f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0fdcc123d454a61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Matlab - Quantitative Analyse US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>83,914</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,262</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>83,073</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>