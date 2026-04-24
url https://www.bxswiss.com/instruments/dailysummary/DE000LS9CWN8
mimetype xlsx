--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2801a75a15e4fbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc79fcf48333d476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0fdcc123d454a61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6a1a0e892f840ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46ced290505447f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0fdcc123d454a61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcc29f0c013a426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6a1a0e892f840ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Matlab - Quantitative Analyse US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>