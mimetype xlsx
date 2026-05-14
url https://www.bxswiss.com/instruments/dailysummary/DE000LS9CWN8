--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc79fcf48333d476e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb14e3e74c2cb42db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6a1a0e892f840ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80875033389f4917"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcc29f0c013a426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6a1a0e892f840ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6c444e64b304ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80875033389f4917" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Matlab - Quantitative Analyse US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>85,146</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,074</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>84,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,852</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>