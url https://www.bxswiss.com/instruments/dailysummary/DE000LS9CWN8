--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb14e3e74c2cb42db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd93c76b73dbc41fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80875033389f4917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R975aa84dcba2439a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6c444e64b304ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80875033389f4917" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bee2e84051942ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R975aa84dcba2439a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Matlab - Quantitative Analyse US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>84,346</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,204</x:t>
-[...210 lines deleted...]
-          <x:t>84,121</x:t>
+          <x:t>84,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>84,155</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,021</x:t>
-[...166 lines deleted...]
-          <x:t>84,144</x:t>
+          <x:t>83,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>