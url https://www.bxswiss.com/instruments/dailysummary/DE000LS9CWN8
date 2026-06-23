--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd93c76b73dbc41fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3adc54d3704c4d7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R975aa84dcba2439a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3453531afb6d4a60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bee2e84051942ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R975aa84dcba2439a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R527823da8e894f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3453531afb6d4a60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Matlab - Quantitative Analyse US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>84,191</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,121</x:t>
-[...544 lines deleted...]
-          <x:t>83,962</x:t>
+          <x:t>84,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>