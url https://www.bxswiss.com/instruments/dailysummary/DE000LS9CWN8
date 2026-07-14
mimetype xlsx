--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3adc54d3704c4d7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99fd9514a7de40ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3453531afb6d4a60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c8549be45d149a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R527823da8e894f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3453531afb6d4a60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2520e24d383347a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c8549be45d149a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Matlab - Quantitative Analyse US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>84,269</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,422</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>84,345</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,337</x:t>
-[...119 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,638</x:t>
-[...117 lines deleted...]
-          <x:t>84,812</x:t>
+          <x:t>84,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>