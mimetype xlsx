--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99fd9514a7de40ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref2ab221bc454662" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c8549be45d149a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc280beafef0140fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2520e24d383347a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c8549be45d149a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab306e072e424c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc280beafef0140fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Matlab - Quantitative Analyse US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>84,465</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>84,887</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>