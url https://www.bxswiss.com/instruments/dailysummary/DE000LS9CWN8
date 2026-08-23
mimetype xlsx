--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref2ab221bc454662" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84cdd1fa9cc34afe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc280beafef0140fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R357ac4a4289345a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab306e072e424c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc280beafef0140fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3db292b3d034d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R357ac4a4289345a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Matlab - Quantitative Analyse US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>