--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84cdd1fa9cc34afe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R393d6058bd27484a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R357ac4a4289345a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ad6ba9b0c204999"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3db292b3d034d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R357ac4a4289345a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc30d32091ff141b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ad6ba9b0c204999" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Matlab - Quantitative Analyse US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>85,560</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,683</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>85,686</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,640</x:t>
-[...107 lines deleted...]
-          <x:t>85,842</x:t>
+          <x:t>85,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,928</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>85,702</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>