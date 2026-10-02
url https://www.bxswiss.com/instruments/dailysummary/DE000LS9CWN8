--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R393d6058bd27484a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4ba76d906dd4ae2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ad6ba9b0c204999"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc880e7029656418a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc30d32091ff141b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ad6ba9b0c204999" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d17a43ffc484f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc880e7029656418a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Matlab - Quantitative Analyse US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>85,686</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,640</x:t>
-[...26 lines deleted...]
-          <x:t>85,725</x:t>
+          <x:t>85,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>31.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,983</x:t>
-[...252 lines deleted...]
-          <x:t>86,648</x:t>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>