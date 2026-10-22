--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4ba76d906dd4ae2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cbedaa3959e4e1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc880e7029656418a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40c9907da2fe4c9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d17a43ffc484f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc880e7029656418a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97bfa77b497e4423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40c9907da2fe4c9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Matlab - Quantitative Analyse US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,983</x:t>
-[...494 lines deleted...]
-        <x:is>
           <x:t>86,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,338</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>