--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77096c2b0ca44703" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a12e04e06a4cd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R792fcf13bad04ba9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27e49d9ea3cf436e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11231da9ba8a4f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R792fcf13bad04ba9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R301740cf17f14151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27e49d9ea3cf436e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pyramide nach Maslow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>