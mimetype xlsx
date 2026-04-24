--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a12e04e06a4cd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R022ba13152f4478e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27e49d9ea3cf436e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80f4f80eefdc47e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R301740cf17f14151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27e49d9ea3cf436e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e200cc1ad3a4d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80f4f80eefdc47e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pyramide nach Maslow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>