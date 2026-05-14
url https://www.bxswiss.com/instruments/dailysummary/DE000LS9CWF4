--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R022ba13152f4478e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13632919c3e74ee0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80f4f80eefdc47e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10ef9cf7500a4d3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e200cc1ad3a4d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80f4f80eefdc47e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba38c321945e4a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10ef9cf7500a4d3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pyramide nach Maslow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>