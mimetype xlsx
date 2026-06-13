--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13632919c3e74ee0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8759336365d740bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10ef9cf7500a4d3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77b945ad23d54244"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba38c321945e4a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10ef9cf7500a4d3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ae755a899234d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77b945ad23d54244" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pyramide nach Maslow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>