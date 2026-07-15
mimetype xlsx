--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8759336365d740bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2ab9f71693f4c6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77b945ad23d54244"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2721361bc87e4efd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ae755a899234d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77b945ad23d54244" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R569e2bb4ca37435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2721361bc87e4efd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pyramide nach Maslow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>224,644</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,891</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>223,997</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>