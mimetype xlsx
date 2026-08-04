--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2ab9f71693f4c6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de30ff646bc48ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2721361bc87e4efd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdacbf67739424c11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R569e2bb4ca37435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2721361bc87e4efd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88e3568ba88b4b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdacbf67739424c11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pyramide nach Maslow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,845</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>