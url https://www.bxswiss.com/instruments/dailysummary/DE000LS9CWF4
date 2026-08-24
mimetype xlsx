--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de30ff646bc48ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56928fa9c4124c9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdacbf67739424c11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4441435f11ec4ab2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88e3568ba88b4b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdacbf67739424c11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39e3231171d24a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4441435f11ec4ab2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pyramide nach Maslow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...183 lines deleted...]
-          <x:t>230,407</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,646</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...231 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,439</x:t>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>