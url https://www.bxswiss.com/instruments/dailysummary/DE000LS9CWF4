--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56928fa9c4124c9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R017205a0386b4300" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4441435f11ec4ab2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeadef87382840ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39e3231171d24a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4441435f11ec4ab2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27731425cda44a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeadef87382840ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pyramide nach Maslow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>