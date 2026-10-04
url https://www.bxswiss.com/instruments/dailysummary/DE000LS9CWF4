--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R017205a0386b4300" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc55cb4fce32e4384" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeadef87382840ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6db2be601be84c63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27731425cda44a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeadef87382840ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00931719cf574889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6db2be601be84c63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pyramide nach Maslow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>236,889</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,935</x:t>
-        </x:is>
-[...548 lines deleted...]
-          <x:t>234,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>