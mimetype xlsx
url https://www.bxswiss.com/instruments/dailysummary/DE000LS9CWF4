--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc55cb4fce32e4384" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcd4c17269df4d0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6db2be601be84c63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1c3ff6cb6844622"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00931719cf574889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6db2be601be84c63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a94b44f6a6a46b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1c3ff6cb6844622" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pyramide nach Maslow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CWF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>