--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d49551e09ae4e93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07f43aa964f74ec3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fd039649dd24fa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf062c87c367f41ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c9095b4f5414506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fd039649dd24fa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra74679b176ea443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf062c87c367f41ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rising Star nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>