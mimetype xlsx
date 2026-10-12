--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07f43aa964f74ec3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81248c86688f4d70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf062c87c367f41ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e98dbd8ebd4d56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra74679b176ea443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf062c87c367f41ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re943f6f19d5c4c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e98dbd8ebd4d56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rising Star nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>115,639</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,103</x:t>
-[...220 lines deleted...]
-          <x:t>115,622</x:t>
+          <x:t>114,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>