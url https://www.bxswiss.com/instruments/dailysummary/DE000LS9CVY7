--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81248c86688f4d70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc323b431b140417c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e98dbd8ebd4d56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13214b6c574a49af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re943f6f19d5c4c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e98dbd8ebd4d56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f9e2403a0cd46d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13214b6c574a49af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rising Star nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>