--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R209194ea2e7f49b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra58b6e5c3565425a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6e1956e1b354697"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83ed72f45a7b4f8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbdf15d51db64ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6e1956e1b354697" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222a2dbc83a4450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83ed72f45a7b4f8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rising Star nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,769</x:t>
-[...485 lines deleted...]
-          <x:t>132,343</x:t>
+          <x:t>131,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,286</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>131,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>