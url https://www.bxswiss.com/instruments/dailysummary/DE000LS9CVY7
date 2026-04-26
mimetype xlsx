--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra58b6e5c3565425a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3a3fb34da6d4378" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83ed72f45a7b4f8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72d3ef43b20447c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222a2dbc83a4450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83ed72f45a7b4f8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ac0d764e66142f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72d3ef43b20447c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rising Star nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>