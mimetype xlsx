--- v6 (2026-04-26)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3a3fb34da6d4378" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4af96201ab704d79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72d3ef43b20447c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac1745bf0e1446a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ac0d764e66142f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72d3ef43b20447c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d2aab70b2124ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac1745bf0e1446a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rising Star nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>