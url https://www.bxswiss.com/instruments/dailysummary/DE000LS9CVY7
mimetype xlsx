--- v7 (2026-05-21)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4af96201ab704d79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7295e5e5cb854746" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac1745bf0e1446a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R417fd97f874d4a32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d2aab70b2124ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac1745bf0e1446a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70148a5d2050406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R417fd97f874d4a32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rising Star nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>