--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7295e5e5cb854746" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f70f950d0904b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R417fd97f874d4a32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree8028088444491b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70148a5d2050406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R417fd97f874d4a32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22979c85054149c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree8028088444491b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rising Star nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>