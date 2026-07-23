--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f70f950d0904b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3cf406cd3cd4bb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree8028088444491b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cd87affaf3241a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22979c85054149c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree8028088444491b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5df82e2f7e06430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cd87affaf3241a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rising Star nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>117,681</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,433</x:t>
-[...620 lines deleted...]
-          <x:t>115,712</x:t>
+          <x:t>116,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>