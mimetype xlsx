--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3cf406cd3cd4bb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d7a549c7be54d0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cd87affaf3241a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6c174483bd84c43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5df82e2f7e06430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cd87affaf3241a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06ef24c91c7f4e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6c174483bd84c43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rising Star nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...387 lines deleted...]
-          <x:t>115,701</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,567</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>115,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,170</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>