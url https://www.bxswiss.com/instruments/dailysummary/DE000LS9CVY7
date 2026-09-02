--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d7a549c7be54d0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d49551e09ae4e93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6c174483bd84c43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fd039649dd24fa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06ef24c91c7f4e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6c174483bd84c43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c9095b4f5414506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fd039649dd24fa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rising Star nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>