--- v9 (2026-09-02)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ac43d4fa7434c72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa1a1c3ca8b7427a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd94f0d25531645a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R940fb41e2f3143da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4967a9557cad4d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd94f0d25531645a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55c93ecc75eb4d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R940fb41e2f3143da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Picking nach Peter Lynch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>