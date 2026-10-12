--- v10 (2026-09-22)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa1a1c3ca8b7427a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe08302852e7467e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R940fb41e2f3143da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7b99a9d224d448b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55c93ecc75eb4d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R940fb41e2f3143da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b3c372ebd6c4685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7b99a9d224d448b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Picking nach Peter Lynch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>