--- v11 (2026-10-12)
+++ v12 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe08302852e7467e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7025634d7f07473b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7b99a9d224d448b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0dde7b65d6546ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b3c372ebd6c4685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7b99a9d224d448b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d3c82ad600746f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0dde7b65d6546ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Picking nach Peter Lynch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>