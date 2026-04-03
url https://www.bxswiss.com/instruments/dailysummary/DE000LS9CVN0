--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ab795e2469542df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7883556a95214d7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4a4e893216a44bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c3a1bd151374878"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d68204bad044f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4a4e893216a44bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b6e58d21db44c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c3a1bd151374878" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Picking nach Peter Lynch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>