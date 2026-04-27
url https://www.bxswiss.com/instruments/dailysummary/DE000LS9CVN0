--- v3 (2026-04-03)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7883556a95214d7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39249dc46afc4f57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c3a1bd151374878"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4de11cdf7cd4905"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b6e58d21db44c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c3a1bd151374878" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d27ff9d2ed544e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4de11cdf7cd4905" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Picking nach Peter Lynch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>