--- v4 (2026-04-27)
+++ v5 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39249dc46afc4f57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb944cfea1b744814" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4de11cdf7cd4905"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d21c8d91ec641ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d27ff9d2ed544e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4de11cdf7cd4905" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9e956dc493a40d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d21c8d91ec641ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Picking nach Peter Lynch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>205,998</x:t>
-[...360 lines deleted...]
-          <x:t>207,970</x:t>
+          <x:t>202,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>