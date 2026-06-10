--- v5 (2026-05-21)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb944cfea1b744814" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d80d4067f694378" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d21c8d91ec641ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4bb05d031cd4978"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9e956dc493a40d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d21c8d91ec641ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1ee47166fb44abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4bb05d031cd4978" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Picking nach Peter Lynch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>