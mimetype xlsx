--- v6 (2026-06-10)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d80d4067f694378" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84707cdfb7d74a8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4bb05d031cd4978"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35d52ac18e9e431b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1ee47166fb44abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4bb05d031cd4978" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2baa05d386344cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35d52ac18e9e431b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Picking nach Peter Lynch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>