--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84707cdfb7d74a8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc55df4cdf1a54086" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35d52ac18e9e431b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R953ab13e073d4bd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2baa05d386344cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35d52ac18e9e431b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1db991e9caa14ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R953ab13e073d4bd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Picking nach Peter Lynch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>