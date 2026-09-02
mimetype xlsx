--- v8 (2026-07-23)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc55df4cdf1a54086" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ac43d4fa7434c72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R953ab13e073d4bd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd94f0d25531645a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1db991e9caa14ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R953ab13e073d4bd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4967a9557cad4d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd94f0d25531645a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock Picking nach Peter Lynch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...640 lines deleted...]
-          <x:t>195,324</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>