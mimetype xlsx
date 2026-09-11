--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b3f9959a07443f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5630faa6df1046b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra81b33419e764527"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re04cba49d53046fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e65b4d663aa4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra81b33419e764527" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7993c9c58c146e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re04cba49d53046fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Finanzwelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>