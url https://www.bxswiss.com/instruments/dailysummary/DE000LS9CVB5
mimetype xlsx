--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5630faa6df1046b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95ecbdf11eb54824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re04cba49d53046fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0763eccd1be4887"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7993c9c58c146e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re04cba49d53046fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R611f565607a64922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0763eccd1be4887" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Finanzwelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>