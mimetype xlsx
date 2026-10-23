--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95ecbdf11eb54824" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd09646988c944354" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0763eccd1be4887"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ef29049218b4a8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R611f565607a64922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0763eccd1be4887" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd89b80920c3f4bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ef29049218b4a8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Finanzwelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>