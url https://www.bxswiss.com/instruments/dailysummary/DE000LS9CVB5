--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be7b073daf64019" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5ce883e62c14cb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf8ebe20c4ed4498"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c80fb151214eee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff5d0d3ce3184273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf8ebe20c4ed4498" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d0567455b7f4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c80fb151214eee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Finanzwelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>