--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5ce883e62c14cb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f060393881d4d3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c80fb151214eee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4127d1c997741cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d0567455b7f4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c80fb151214eee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd026cbbacdb748ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4127d1c997741cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Finanzwelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>