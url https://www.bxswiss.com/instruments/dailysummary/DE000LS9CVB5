--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f060393881d4d3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R374eeeb1011f4005" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4127d1c997741cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30cf360de5054dbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd026cbbacdb748ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4127d1c997741cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2ce6266b15e4460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30cf360de5054dbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Finanzwelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>