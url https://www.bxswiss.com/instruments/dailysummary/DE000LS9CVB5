--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R374eeeb1011f4005" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dba5d103d12409e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30cf360de5054dbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce4154d1ea1f4b5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2ce6266b15e4460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30cf360de5054dbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1ee1e9866204e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce4154d1ea1f4b5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Finanzwelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>