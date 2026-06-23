--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dba5d103d12409e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43eb25b85b204e15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce4154d1ea1f4b5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29e53d397777473b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1ee1e9866204e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce4154d1ea1f4b5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9854a6f9913d49c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29e53d397777473b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Finanzwelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>