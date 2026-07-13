--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43eb25b85b204e15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5943b2d7a85479d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29e53d397777473b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf378c28b91e4326"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9854a6f9913d49c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29e53d397777473b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re169469890f0446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf378c28b91e4326" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Finanzwelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>