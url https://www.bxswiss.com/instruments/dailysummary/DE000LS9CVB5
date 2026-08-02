--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5943b2d7a85479d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2976f65baa704fc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf378c28b91e4326"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe24858507be4398"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re169469890f0446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf378c28b91e4326" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab7378d3341d446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe24858507be4398" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Finanzwelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>406,353</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>406,252</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>413,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,394</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>