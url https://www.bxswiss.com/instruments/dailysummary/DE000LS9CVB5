--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2976f65baa704fc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b3f9959a07443f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe24858507be4398"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra81b33419e764527"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab7378d3341d446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe24858507be4398" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e65b4d663aa4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra81b33419e764527" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Finanzwelt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CVB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>