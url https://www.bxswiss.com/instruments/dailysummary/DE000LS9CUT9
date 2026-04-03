--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffcabe181b8f4c0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e7dc7a508f0416e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc20836950fbf435b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd991a1e4cb1d4a7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c7de691cea945ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc20836950fbf435b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08eda9b82bcc4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd991a1e4cb1d4a7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentale Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CUT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>210,944</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>