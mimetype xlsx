--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e7dc7a508f0416e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R484f69d233c74135" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd991a1e4cb1d4a7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf428679d2e440da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08eda9b82bcc4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd991a1e4cb1d4a7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75eb7533cd5645cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf428679d2e440da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentale Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CUT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>