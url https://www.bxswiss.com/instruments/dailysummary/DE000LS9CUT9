--- v6 (2026-04-25)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R484f69d233c74135" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57ead76545e94f6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf428679d2e440da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84d823aa7b504dac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75eb7533cd5645cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf428679d2e440da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb0d937c32cc443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84d823aa7b504dac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentale Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CUT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>