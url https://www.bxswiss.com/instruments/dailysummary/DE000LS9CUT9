--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57ead76545e94f6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14f62b4f093547cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84d823aa7b504dac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd60096fb2d1f4c48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb0d937c32cc443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84d823aa7b504dac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R450e9f8b4cc643bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd60096fb2d1f4c48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentale Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CUT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...257 lines deleted...]
-          <x:t>229,089</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,845</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>228,247</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>