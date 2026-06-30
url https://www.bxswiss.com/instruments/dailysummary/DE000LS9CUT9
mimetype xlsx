--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14f62b4f093547cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26aaeac996f344a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd60096fb2d1f4c48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R139498b94a164cc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R450e9f8b4cc643bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd60096fb2d1f4c48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca57ba23e734992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R139498b94a164cc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentale Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CUT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>