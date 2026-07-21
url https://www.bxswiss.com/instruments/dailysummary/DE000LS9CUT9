--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26aaeac996f344a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4ccf2f68554075" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R139498b94a164cc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cf59494fc374a48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca57ba23e734992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R139498b94a164cc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6997bb57fee4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cf59494fc374a48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentale Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CUT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>218,359</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>216,331</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>220,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>