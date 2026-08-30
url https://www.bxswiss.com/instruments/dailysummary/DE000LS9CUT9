--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4ccf2f68554075" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdf66654e81d4060" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cf59494fc374a48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R391dceb80cc646c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6997bb57fee4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cf59494fc374a48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf852f097475e4ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R391dceb80cc646c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentale Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CUT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>233,508</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>