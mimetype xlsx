--- v11 (2026-08-30)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdf66654e81d4060" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72107e3a35bf40ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R391dceb80cc646c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55943835d9d44da8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf852f097475e4ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R391dceb80cc646c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01efdba1d11a42da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55943835d9d44da8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentale Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CUT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>