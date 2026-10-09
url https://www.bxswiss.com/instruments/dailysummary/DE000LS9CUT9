--- v12 (2026-09-19)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72107e3a35bf40ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ea693e8b9b4093" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55943835d9d44da8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2fd6153571b4541"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01efdba1d11a42da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55943835d9d44da8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R724221c857864169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2fd6153571b4541" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentale Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CUT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>