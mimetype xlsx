--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ea693e8b9b4093" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf7c086edfc46d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2fd6153571b4541"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaf4376bf9fa4156"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R724221c857864169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2fd6153571b4541" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99eeb7e435994c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaf4376bf9fa4156" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentale Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CUT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>