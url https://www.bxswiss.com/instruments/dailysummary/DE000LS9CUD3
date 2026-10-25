--- v14 (2026-09-15)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf2c5cd35b604f31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra64dbacb5e6a4714" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b26b94130df4499"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52738290bb7d4574"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ecb608e950e405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b26b94130df4499" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97586dd70e5742d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52738290bb7d4574" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendenPlus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...446 lines deleted...]
-          <x:t>191,272</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,481</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>193,927</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>