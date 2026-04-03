--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R473b3f42454044cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf66f72400a6948d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R390455dc54ac4df9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7552f3dd7ad24579"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07a76d5e81124845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R390455dc54ac4df9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ba8aece25db4ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7552f3dd7ad24579" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendenPlus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...269 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>179,620</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>177,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,028</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>