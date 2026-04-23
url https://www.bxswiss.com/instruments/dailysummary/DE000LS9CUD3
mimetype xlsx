--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf66f72400a6948d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e1d02e4053d409d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7552f3dd7ad24579"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2fc6108f4de4b39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ba8aece25db4ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7552f3dd7ad24579" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c319075b1654f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2fc6108f4de4b39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendenPlus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>