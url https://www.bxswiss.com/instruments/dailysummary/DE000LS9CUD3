--- v7 (2026-04-23)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e1d02e4053d409d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f316b318624aa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2fc6108f4de4b39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0e68c0a6cca4a55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c319075b1654f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2fc6108f4de4b39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0dec8677360405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0e68c0a6cca4a55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendenPlus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>