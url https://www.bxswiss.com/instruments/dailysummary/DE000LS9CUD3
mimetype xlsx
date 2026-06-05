--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f316b318624aa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R810138e1c5524927" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0e68c0a6cca4a55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83fe293caea14136"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0dec8677360405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0e68c0a6cca4a55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R332714f9f0b14a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83fe293caea14136" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendenPlus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>177,621</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,523</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>179,210</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>