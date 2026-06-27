--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R810138e1c5524927" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e8dd53bd39420a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83fe293caea14136"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22cf069ee9c343d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R332714f9f0b14a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83fe293caea14136" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aaab44d3e9b4a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22cf069ee9c343d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendenPlus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>