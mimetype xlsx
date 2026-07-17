--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e8dd53bd39420a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc241b1b8ec1a4d7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22cf069ee9c343d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6d50f859d5d4d7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aaab44d3e9b4a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22cf069ee9c343d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fe8a47568624e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6d50f859d5d4d7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendenPlus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>