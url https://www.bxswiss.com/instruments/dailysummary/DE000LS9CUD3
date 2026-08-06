--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc241b1b8ec1a4d7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbec4bf969e6b408c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6d50f859d5d4d7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1d95e0a3bf40dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fe8a47568624e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6d50f859d5d4d7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6036a4e06424573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1d95e0a3bf40dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendenPlus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>