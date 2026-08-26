--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbec4bf969e6b408c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a413b632324b7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1d95e0a3bf40dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90bb059ad6744ab2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6036a4e06424573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1d95e0a3bf40dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra35cb09a1b7d46ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90bb059ad6744ab2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendenPlus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>