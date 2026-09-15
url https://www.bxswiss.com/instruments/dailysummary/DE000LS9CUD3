--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a413b632324b7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf2c5cd35b604f31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90bb059ad6744ab2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b26b94130df4499"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra35cb09a1b7d46ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90bb059ad6744ab2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ecb608e950e405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b26b94130df4499" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DividendenPlus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>