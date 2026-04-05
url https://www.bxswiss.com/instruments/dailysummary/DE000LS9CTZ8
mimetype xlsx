--- v3 (2026-02-21)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd74a49be80ea4a15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ac08255fb24cd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06dc8873b248428f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd54c2488964141a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22abcf8a7d4f4794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06dc8873b248428f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb09758c5737947dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd54c2488964141a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Werte: Familienunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>206,692</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>