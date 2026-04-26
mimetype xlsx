--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ac08255fb24cd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31247e68dc247f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd54c2488964141a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re43985a7935c47e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb09758c5737947dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd54c2488964141a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R155c05824c4c4151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re43985a7935c47e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Werte: Familienunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>