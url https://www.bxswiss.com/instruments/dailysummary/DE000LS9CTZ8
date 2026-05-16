--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31247e68dc247f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce15d5c692a4025" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re43985a7935c47e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23cce65ba3ef4cc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R155c05824c4c4151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re43985a7935c47e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7556fa5bb2a4aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23cce65ba3ef4cc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Werte: Familienunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>