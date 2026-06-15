--- v6 (2026-05-16)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce15d5c692a4025" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R150584e904884d7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23cce65ba3ef4cc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf86e1cf006e4b2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7556fa5bb2a4aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23cce65ba3ef4cc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b766a8bcf884605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf86e1cf006e4b2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Werte: Familienunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>