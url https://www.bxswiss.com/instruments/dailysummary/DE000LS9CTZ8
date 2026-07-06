--- v7 (2026-06-15)
+++ v8 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R150584e904884d7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd119dc4e14a942ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf86e1cf006e4b2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a7aac32c9494a7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b766a8bcf884605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf86e1cf006e4b2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79929d4489924a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a7aac32c9494a7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Werte: Familienunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...151 lines deleted...]
-          <x:t>212,282</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,447</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>210,902</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>