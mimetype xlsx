--- v8 (2026-07-06)
+++ v9 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd119dc4e14a942ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9349448255f647bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a7aac32c9494a7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7820fb0fd7754823"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79929d4489924a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a7aac32c9494a7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab9c263b42a4844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7820fb0fd7754823" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Werte: Familienunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>