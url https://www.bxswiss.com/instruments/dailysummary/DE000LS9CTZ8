--- v9 (2026-07-26)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9349448255f647bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4085707430b441c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7820fb0fd7754823"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66189a4b67624f1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab9c263b42a4844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7820fb0fd7754823" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1556265b2e094794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66189a4b67624f1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Werte: Familienunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>