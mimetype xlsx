--- v10 (2026-08-15)
+++ v11 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4085707430b441c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc54ff506a9354de4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66189a4b67624f1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b09ab133374bc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1556265b2e094794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66189a4b67624f1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc5215e599424bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b09ab133374bc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Werte: Familienunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>