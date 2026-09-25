--- v11 (2026-09-05)
+++ v12 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc54ff506a9354de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c2643dcdb674165" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b09ab133374bc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f45108771c44918"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc5215e599424bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b09ab133374bc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8a921481b954bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f45108771c44918" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Werte: Familienunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>