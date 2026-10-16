--- v12 (2026-09-25)
+++ v13 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c2643dcdb674165" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra89013e1f43842cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f45108771c44918"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5fb0fc783a74ae3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8a921481b954bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f45108771c44918" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdde1f4c5b2ee40ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5fb0fc783a74ae3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Werte: Familienunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>