--- v13 (2026-10-16)
+++ v14 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra89013e1f43842cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c174dcde2a641ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5fb0fc783a74ae3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e001f6e6e3946a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdde1f4c5b2ee40ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5fb0fc783a74ae3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b3b50d1dfd4b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e001f6e6e3946a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Werte: Familienunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>