--- v12 (2026-08-30)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca315c38bd74519" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff266f412124bb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73a6f5dd155e4515"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73fbc6a2d8e04867"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42874ab7b7c94f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73a6f5dd155e4515" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40aa07265b1b4d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73fbc6a2d8e04867" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzellen-Werte Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>666,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>573,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>577,949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>