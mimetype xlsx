--- v13 (2026-09-19)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff266f412124bb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd37b9e84ee824831" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73fbc6a2d8e04867"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d048a09c1de4eab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40aa07265b1b4d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73fbc6a2d8e04867" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48a897d5b2944fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d048a09c1de4eab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzellen-Werte Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>