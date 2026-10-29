--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd37b9e84ee824831" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R849738fe2eae47c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d048a09c1de4eab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d3ab865c224d0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48a897d5b2944fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d048a09c1de4eab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73754f9969e84de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d3ab865c224d0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzellen-Werte Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>