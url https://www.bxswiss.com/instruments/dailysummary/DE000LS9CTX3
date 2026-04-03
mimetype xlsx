--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66941e6734454b07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61c396ab0d6d4714" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6772c5387a04c74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec71135e1d894b49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R918e44c4060d4bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6772c5387a04c74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96e1f11c587e41c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec71135e1d894b49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzellen-Werte Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>582,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>626,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>614,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>