--- v6 (2026-04-03)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61c396ab0d6d4714" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3f2f3e063b94a03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec71135e1d894b49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R646135df38c041de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96e1f11c587e41c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec71135e1d894b49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc9b0ed3653f4467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R646135df38c041de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzellen-Werte Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>