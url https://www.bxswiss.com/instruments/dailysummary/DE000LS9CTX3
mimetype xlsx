--- v7 (2026-04-27)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3f2f3e063b94a03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R505daf1880174252" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R646135df38c041de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R791f2b3d387a455a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc9b0ed3653f4467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R646135df38c041de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref8cefad4ff94154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R791f2b3d387a455a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzellen-Werte Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>557,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>633,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>647,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>