--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R505daf1880174252" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac707cffef3b4ca0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R791f2b3d387a455a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fd7910a0b734db6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref8cefad4ff94154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R791f2b3d387a455a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14f22af0d6414f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fd7910a0b734db6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzellen-Werte Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>