--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac707cffef3b4ca0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R872d6b27008f4d1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fd7910a0b734db6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95cd5f23f5074b85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14f22af0d6414f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fd7910a0b734db6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33b8370c6f7242ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95cd5f23f5074b85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzellen-Werte Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>650,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>660,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>547,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>528,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>