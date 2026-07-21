--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R872d6b27008f4d1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89b95817e6c14f3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95cd5f23f5074b85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f18647043424b57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33b8370c6f7242ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95cd5f23f5074b85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c3c2a42097e450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f18647043424b57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzellen-Werte Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>638,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>640,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>627,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>630,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>656,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>834,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>780,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>