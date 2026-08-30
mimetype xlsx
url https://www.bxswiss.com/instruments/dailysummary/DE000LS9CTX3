--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89b95817e6c14f3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca315c38bd74519" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f18647043424b57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73a6f5dd155e4515"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c3c2a42097e450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f18647043424b57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42874ab7b7c94f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73a6f5dd155e4515" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brennstoffzellen-Werte Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>541,689</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>