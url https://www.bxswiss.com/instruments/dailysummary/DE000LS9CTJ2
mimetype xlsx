--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra24ecf23273c4c70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d956ee9fafd4821" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R072b95c7940a445e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8f5a25d2288489d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16740e183f494835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R072b95c7940a445e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6584ff51e6948a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8f5a25d2288489d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden- &amp; Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>