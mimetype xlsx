--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d956ee9fafd4821" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re548973eac204b67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8f5a25d2288489d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfef671db5d3e4075"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6584ff51e6948a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8f5a25d2288489d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8d92730831a4077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfef671db5d3e4075" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden- &amp; Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>