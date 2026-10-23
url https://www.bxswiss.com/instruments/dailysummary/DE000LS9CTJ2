--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re548973eac204b67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85794254e0d046e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfef671db5d3e4075"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b01bd70f268465b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8d92730831a4077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfef671db5d3e4075" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc380a78819af4450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b01bd70f268465b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden- &amp; Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>