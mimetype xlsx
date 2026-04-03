--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf399a1fc54ea4419" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R695de349505d4f72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26945ab1190f471a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd216056a50494c8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53c276f8b73b4ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26945ab1190f471a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82430b52f0134c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd216056a50494c8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden- &amp; Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>