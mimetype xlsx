--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R695de349505d4f72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde7a51b0bb9643a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd216056a50494c8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R872dbcd4f55d43ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82430b52f0134c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd216056a50494c8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3f0f9cb4e0d456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R872dbcd4f55d43ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden- &amp; Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>