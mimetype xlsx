--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde7a51b0bb9643a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ab3a4ce8b9f4f73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R872dbcd4f55d43ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33bfec5eb0c341cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3f0f9cb4e0d456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R872dbcd4f55d43ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R275888ca0a044afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33bfec5eb0c341cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden- &amp; Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>