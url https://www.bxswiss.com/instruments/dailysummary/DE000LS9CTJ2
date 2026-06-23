--- v9 (2026-05-14)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ab3a4ce8b9f4f73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21460062d30148c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33bfec5eb0c341cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra646f5a594144ce5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R275888ca0a044afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33bfec5eb0c341cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30dd3808519c4a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra646f5a594144ce5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden- &amp; Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>167,707</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>