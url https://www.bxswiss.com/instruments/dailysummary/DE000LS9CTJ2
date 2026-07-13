--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21460062d30148c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc707caa33b3848dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra646f5a594144ce5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e1399787b074317"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30dd3808519c4a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra646f5a594144ce5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7cdb4f4eb224805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e1399787b074317" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden- &amp; Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>170,105</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,989</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>171,106</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>