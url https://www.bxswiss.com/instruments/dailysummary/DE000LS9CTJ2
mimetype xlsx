--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc707caa33b3848dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25b25ad3ff49464f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e1399787b074317"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ea51efbdfd4495a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7cdb4f4eb224805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e1399787b074317" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb7ec1930ff14eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ea51efbdfd4495a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden- &amp; Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>