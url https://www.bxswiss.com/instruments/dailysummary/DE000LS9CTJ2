--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25b25ad3ff49464f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra24ecf23273c4c70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ea51efbdfd4495a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R072b95c7940a445e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb7ec1930ff14eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ea51efbdfd4495a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16740e183f494835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R072b95c7940a445e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden- &amp; Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>