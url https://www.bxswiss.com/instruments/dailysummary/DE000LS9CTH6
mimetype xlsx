--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42033481710142cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a9e14d301714b28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7cca5a5c5db4d5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3410f9c8f31c4f34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13e6f92b31274c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7cca5a5c5db4d5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aa2ead8d4aa4174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3410f9c8f31c4f34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden nach Benjamin Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>