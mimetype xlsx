--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a9e14d301714b28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0fde9223bad4306" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3410f9c8f31c4f34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c89e5476756485b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aa2ead8d4aa4174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3410f9c8f31c4f34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaaab0fd18ad4bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c89e5476756485b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden nach Benjamin Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>