--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0fde9223bad4306" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa68bf8a6e23484c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c89e5476756485b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55a28a3a23694b60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaaab0fd18ad4bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c89e5476756485b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R857d9709527c425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55a28a3a23694b60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden nach Benjamin Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>