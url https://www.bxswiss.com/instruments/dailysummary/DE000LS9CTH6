--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ba457756cbb4e69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re508e15d351648b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6389e1eaa074beb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8064aa3df53a4294"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd720747b9c4743ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6389e1eaa074beb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51581c853ec14cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8064aa3df53a4294" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden nach Benjamin Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>