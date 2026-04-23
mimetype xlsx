--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re508e15d351648b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c2a636ce4384da3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8064aa3df53a4294"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb54a1a6c23f54bff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51581c853ec14cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8064aa3df53a4294" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R723eeae6290e454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb54a1a6c23f54bff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden nach Benjamin Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>293,516</x:t>
-[...387 lines deleted...]
-          <x:t>290,193</x:t>
+          <x:t>285,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>