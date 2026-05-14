--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c2a636ce4384da3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a658ffe459f441b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb54a1a6c23f54bff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R538f5ba93c344659"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R723eeae6290e454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb54a1a6c23f54bff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2130ad38d6bd4a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R538f5ba93c344659" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden nach Benjamin Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>