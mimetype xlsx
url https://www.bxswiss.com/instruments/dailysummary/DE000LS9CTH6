--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a658ffe459f441b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45837f121af40f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R538f5ba93c344659"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3df4a06cd1442eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2130ad38d6bd4a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R538f5ba93c344659" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71cb6c3dd0fe486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3df4a06cd1442eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden nach Benjamin Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>