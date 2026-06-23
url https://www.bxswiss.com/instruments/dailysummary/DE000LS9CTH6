--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45837f121af40f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94bbabfcf68a441d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3df4a06cd1442eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1ac3a5390b343e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71cb6c3dd0fe486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3df4a06cd1442eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74e27d37da014174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1ac3a5390b343e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden nach Benjamin Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>