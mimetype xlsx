--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94bbabfcf68a441d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0371b9c94cce4301" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1ac3a5390b343e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdd70814bbb84e87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74e27d37da014174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1ac3a5390b343e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra37561840eb549ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdd70814bbb84e87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden nach Benjamin Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>