--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0371b9c94cce4301" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4579b02925741f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdd70814bbb84e87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77742b97b5134715"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra37561840eb549ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdd70814bbb84e87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dcfc277f060406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77742b97b5134715" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden nach Benjamin Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>