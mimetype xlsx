--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4579b02925741f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42033481710142cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77742b97b5134715"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7cca5a5c5db4d5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dcfc277f060406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77742b97b5134715" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13e6f92b31274c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7cca5a5c5db4d5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traden nach Benjamin Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CTH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>