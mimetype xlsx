--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc35e98df4de467d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe40d54aa1a4f22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19d6ca2e9c184c04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbee24b0813674b98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R565465e8a6e84c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19d6ca2e9c184c04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95500a8afb864bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbee24b0813674b98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>asVolatilität+Dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>114,286</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,122</x:t>
-[...119 lines deleted...]
-          <x:t>113,811</x:t>
+          <x:t>113,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,610</x:t>
-[...463 lines deleted...]
-          <x:t>112,512</x:t>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>