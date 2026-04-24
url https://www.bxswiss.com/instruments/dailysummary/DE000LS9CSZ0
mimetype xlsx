--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe40d54aa1a4f22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14a6624287749e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbee24b0813674b98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbbf2f82a1fc4d46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95500a8afb864bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbee24b0813674b98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11d4a9166db4463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbbf2f82a1fc4d46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>asVolatilität+Dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>