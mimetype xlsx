--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14a6624287749e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2439847dc5243b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbbf2f82a1fc4d46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94eefe047cf2486f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11d4a9166db4463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbbf2f82a1fc4d46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R000d5cabf8344e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94eefe047cf2486f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>asVolatilität+Dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>113,929</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,006</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...450 lines deleted...]
-          <x:t>114,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>114,168</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>