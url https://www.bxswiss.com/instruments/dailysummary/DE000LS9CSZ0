--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2439847dc5243b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R933165e399a94d55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94eefe047cf2486f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c700353c9734972"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R000d5cabf8344e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94eefe047cf2486f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R056aac3bd2384aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c700353c9734972" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>asVolatilität+Dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>114,000</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>113,931</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>113,978</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,796</x:t>
-[...48 lines deleted...]
-          <x:t>113,891</x:t>
+          <x:t>113,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,716</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>113,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>