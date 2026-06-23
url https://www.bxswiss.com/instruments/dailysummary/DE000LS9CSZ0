--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R933165e399a94d55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51b613e4bb324639" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c700353c9734972"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c36d322762649e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R056aac3bd2384aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c700353c9734972" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf6edf80baaa41f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c36d322762649e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>asVolatilität+Dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>113,816</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>113,716</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>