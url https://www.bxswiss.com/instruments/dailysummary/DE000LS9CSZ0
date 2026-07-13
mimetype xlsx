--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51b613e4bb324639" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43403d25f1854710" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c36d322762649e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R306883f5089b4b29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf6edf80baaa41f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c36d322762649e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3b22316a8ff4511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R306883f5089b4b29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>asVolatilität+Dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>113,857</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>114,236</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,224</x:t>
-[...119 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>114,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,632</x:t>
-[...117 lines deleted...]
-          <x:t>114,867</x:t>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>