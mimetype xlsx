--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43403d25f1854710" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fd899e8381b49a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R306883f5089b4b29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb18d0b1b8fd4f89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3b22316a8ff4511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R306883f5089b4b29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re80e6946af5345a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb18d0b1b8fd4f89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>asVolatilität+Dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,632</x:t>
-[...124 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,737</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>114,528</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>