--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fd899e8381b49a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0c9d89f6ab84fab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb18d0b1b8fd4f89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1555c25386684ada"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re80e6946af5345a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb18d0b1b8fd4f89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8753ccc2218841d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1555c25386684ada" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>asVolatilität+Dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>