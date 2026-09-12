--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0c9d89f6ab84fab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91cddb88ada04c74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1555c25386684ada"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30df3784393440e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8753ccc2218841d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1555c25386684ada" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5161d17606f44004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30df3784393440e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>asVolatilität+Dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,066</x:t>
-[...48 lines deleted...]
-          <x:t>116,051</x:t>
+          <x:t>116,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,988</x:t>
-[...107 lines deleted...]
-          <x:t>116,263</x:t>
+          <x:t>116,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,379</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>116,072</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>