--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91cddb88ada04c74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8845beff56fe4cd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30df3784393440e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9f820d39f0b4c3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5161d17606f44004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30df3784393440e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcea0b8ed5a514dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9f820d39f0b4c3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>asVolatilität+Dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>116,376</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,594</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...425 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,619</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>117,354</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>