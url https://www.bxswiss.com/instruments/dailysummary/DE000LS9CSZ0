--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8845beff56fe4cd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a9b1dad0bc04a0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9f820d39f0b4c3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c5626504e8a429e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcea0b8ed5a514dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9f820d39f0b4c3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9e6af5de52f4264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c5626504e8a429e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>asVolatilität+Dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>116,515</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,619</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,485</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>