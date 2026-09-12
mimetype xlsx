--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4b1b9567e3415d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eb6a5b8b3f3418b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R461a6d7c55bd4afc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb0bebdb3e94e08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbda0e49b8f2440f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R461a6d7c55bd4afc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22b39d03c33147db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb0bebdb3e94e08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>221,560</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>220,131</x:t>
-[...512 lines deleted...]
-          <x:t>222,506</x:t>
+          <x:t>222,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>