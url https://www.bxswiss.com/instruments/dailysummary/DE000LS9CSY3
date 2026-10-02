--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eb6a5b8b3f3418b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73c74686ddb4459c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb0bebdb3e94e08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88b4c56f7eec4f87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22b39d03c33147db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb0bebdb3e94e08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1e58885061e47a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88b4c56f7eec4f87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>