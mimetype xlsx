--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73c74686ddb4459c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49df28eb7ce745bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88b4c56f7eec4f87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3964231285a4ba9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1e58885061e47a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88b4c56f7eec4f87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64e74491b3264801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3964231285a4ba9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>