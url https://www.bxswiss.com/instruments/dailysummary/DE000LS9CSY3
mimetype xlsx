--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d6e29efab584040" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c1bcbf7624c489b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R833da104f2ce449c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81d96ddadc734be1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c0336d09f0c4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R833da104f2ce449c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1ff3c27c41e4985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81d96ddadc734be1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>