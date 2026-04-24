--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c1bcbf7624c489b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcfb84bfb831472c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81d96ddadc734be1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08873fb630704d27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1ff3c27c41e4985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81d96ddadc734be1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9373b139c26d4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08873fb630704d27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>