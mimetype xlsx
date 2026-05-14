--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcfb84bfb831472c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc241b5e30ce94c2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08873fb630704d27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bf2f97838f84f5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9373b139c26d4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08873fb630704d27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R784d233636094a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bf2f97838f84f5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>