--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc241b5e30ce94c2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b6b719cf91b49e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bf2f97838f84f5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf3cf1bf60d64f92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R784d233636094a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bf2f97838f84f5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf52b92991504ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf3cf1bf60d64f92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>