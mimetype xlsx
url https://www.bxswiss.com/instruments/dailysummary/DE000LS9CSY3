--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b6b719cf91b49e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd6f06d4f63f40c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf3cf1bf60d64f92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41c54c6f46f14c3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf52b92991504ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf3cf1bf60d64f92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31b1f14989554453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41c54c6f46f14c3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>