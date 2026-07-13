--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd6f06d4f63f40c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4def8a6f7b144716" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41c54c6f46f14c3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redf3e91bdc994059"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31b1f14989554453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41c54c6f46f14c3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2ef4ab444714f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redf3e91bdc994059" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>