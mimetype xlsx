--- v12 (2026-07-13)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4def8a6f7b144716" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4b1b9567e3415d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redf3e91bdc994059"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R461a6d7c55bd4afc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2ef4ab444714f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redf3e91bdc994059" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbda0e49b8f2440f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R461a6d7c55bd4afc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>222,277</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>221,225</x:t>
-[...458 lines deleted...]
-          <x:t>220,634</x:t>
+          <x:t>219,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>