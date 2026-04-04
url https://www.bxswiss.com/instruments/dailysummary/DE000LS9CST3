--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d502a2e26e4491a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re04f6cedd3384b19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d74f420e49e43a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fb928b9f6e84ea2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fe49c8ab41c4e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d74f420e49e43a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49796fd3fee34aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fb928b9f6e84ea2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Finanzanlagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CST3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>