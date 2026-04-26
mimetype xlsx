--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re04f6cedd3384b19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb9bdb05a13548fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fb928b9f6e84ea2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd23fc44cf8248fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49796fd3fee34aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fb928b9f6e84ea2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a1c2f8112540c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd23fc44cf8248fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Finanzanlagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CST3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>