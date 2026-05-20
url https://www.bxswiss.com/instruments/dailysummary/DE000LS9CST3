--- v6 (2026-04-26)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb9bdb05a13548fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27ff79c0148b4ff4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd23fc44cf8248fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra728126a935740ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a1c2f8112540c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd23fc44cf8248fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab0976f5c73e4b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra728126a935740ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Finanzanlagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CST3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>