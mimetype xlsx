--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27ff79c0148b4ff4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc45eac7731cc496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra728126a935740ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf52589a298b34f0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab0976f5c73e4b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra728126a935740ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R442c84a85feb4400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf52589a298b34f0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Finanzanlagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CST3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>