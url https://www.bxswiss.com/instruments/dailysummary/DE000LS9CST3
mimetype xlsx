--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc45eac7731cc496b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35551eaa7d9d486f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf52589a298b34f0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00b8ee5751214ed1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R442c84a85feb4400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf52589a298b34f0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181f051d3c9e407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00b8ee5751214ed1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Finanzanlagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CST3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>