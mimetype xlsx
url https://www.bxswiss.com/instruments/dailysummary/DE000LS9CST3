--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35551eaa7d9d486f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d1d80054b1045c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00b8ee5751214ed1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda77e86c8c1048e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181f051d3c9e407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00b8ee5751214ed1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f58fee0c8d74b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda77e86c8c1048e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Finanzanlagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CST3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>117,590</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>110,883</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>