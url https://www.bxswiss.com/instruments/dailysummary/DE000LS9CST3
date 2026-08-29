--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d1d80054b1045c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3dadf540db843a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda77e86c8c1048e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dcbcc0d2e904816"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f58fee0c8d74b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda77e86c8c1048e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0032403e70054f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dcbcc0d2e904816" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Finanzanlagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CST3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>117,814</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>