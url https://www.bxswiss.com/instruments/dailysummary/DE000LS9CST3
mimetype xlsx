--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3dadf540db843a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb0d2f3b4b1649bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dcbcc0d2e904816"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec69faab33e84aea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0032403e70054f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dcbcc0d2e904816" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R624a4c8adaaf4bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec69faab33e84aea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Finanzanlagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CST3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>