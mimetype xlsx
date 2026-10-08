--- v12 (2026-09-18)
+++ v13 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb0d2f3b4b1649bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a67a5b6b1f7428f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec69faab33e84aea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77f2cdb475bf4a77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R624a4c8adaaf4bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec69faab33e84aea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf11e83efffb428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77f2cdb475bf4a77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Finanzanlagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CST3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>