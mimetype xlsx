--- v13 (2026-10-08)
+++ v14 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a67a5b6b1f7428f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9110c3d7be147ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77f2cdb475bf4a77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65af26dcf85f499d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf11e83efffb428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77f2cdb475bf4a77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c3ed2714a73414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65af26dcf85f499d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Finanzanlagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CST3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,398</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...418 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,961</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>