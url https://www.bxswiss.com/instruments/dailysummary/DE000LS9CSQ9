--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2145c712a7534d05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb33c7aac2b04495c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R033f8dd7ceba45a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75965facd74d4777"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6361b8697250440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R033f8dd7ceba45a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f41fd0c2d324d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75965facd74d4777" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASOinvest_Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...195 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>188,524</x:t>
-[...360 lines deleted...]
-          <x:t>188,844</x:t>
+          <x:t>189,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>