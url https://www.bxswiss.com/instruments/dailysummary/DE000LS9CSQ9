--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb33c7aac2b04495c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R359a29f6d1424635" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75965facd74d4777"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74420b8da079496c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f41fd0c2d324d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75965facd74d4777" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f493b7109914d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74420b8da079496c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASOinvest_Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>