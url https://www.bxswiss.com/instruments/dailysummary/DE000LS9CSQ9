--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10b9691ad30f4cb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf918291e4cb64877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c235f6f0939445f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cdbc1ff5d104937"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6595d4b2941c49e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c235f6f0939445f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d2fa7cd43124180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cdbc1ff5d104937" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASOinvest_Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>