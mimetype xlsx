--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf918291e4cb64877" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R541fc48288e242ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cdbc1ff5d104937"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf373edde54f54edd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d2fa7cd43124180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cdbc1ff5d104937" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7475c442f75443df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf373edde54f54edd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASOinvest_Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>