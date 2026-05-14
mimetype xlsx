--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R541fc48288e242ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re335903b40364a8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf373edde54f54edd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R550cdf72ab6f4bb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7475c442f75443df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf373edde54f54edd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3201e59df1224f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R550cdf72ab6f4bb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASOinvest_Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>