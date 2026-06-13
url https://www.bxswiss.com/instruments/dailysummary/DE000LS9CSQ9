--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re335903b40364a8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab038d0686842dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R550cdf72ab6f4bb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7049626cdc2f408c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3201e59df1224f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R550cdf72ab6f4bb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e45116e50d4e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7049626cdc2f408c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASOinvest_Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...377 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,234</x:t>
-[...198 lines deleted...]
-          <x:t>177,327</x:t>
+          <x:t>180,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>