--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab038d0686842dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64bb654390864812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7049626cdc2f408c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R649f0fb1b7b14198"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e45116e50d4e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7049626cdc2f408c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc524159073314320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R649f0fb1b7b14198" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASOinvest_Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>181,922</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>181,622</x:t>
-[...458 lines deleted...]
-          <x:t>180,251</x:t>
+          <x:t>178,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>