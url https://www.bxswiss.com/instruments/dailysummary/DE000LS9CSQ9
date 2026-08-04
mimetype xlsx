--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64bb654390864812" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f907954cc1438f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R649f0fb1b7b14198"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2789e2fdd8341e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc524159073314320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R649f0fb1b7b14198" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R787b335f2351486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2789e2fdd8341e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASOinvest_Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>