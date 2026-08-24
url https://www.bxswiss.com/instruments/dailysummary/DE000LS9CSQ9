--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f907954cc1438f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f7c17867dc34a9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2789e2fdd8341e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd39f1edbbd8543ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R787b335f2351486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2789e2fdd8341e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42ea52a3d4c847a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd39f1edbbd8543ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASOinvest_Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>