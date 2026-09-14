--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f7c17867dc34a9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2145c712a7534d05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd39f1edbbd8543ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R033f8dd7ceba45a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42ea52a3d4c847a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd39f1edbbd8543ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6361b8697250440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R033f8dd7ceba45a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASOinvest_Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>189,652</x:t>
-[...495 lines deleted...]
-          <x:t>187,647</x:t>
+          <x:t>188,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>