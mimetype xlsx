--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58598457fd344b42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re76bf519425f4c4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c8c3cdda45947ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e3cc37e67944daa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee67677a7764fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c8c3cdda45947ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b72ee0be88545f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e3cc37e67944daa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CMB Quantitativ International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>610,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>625,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>622,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>592,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>602,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>592,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>