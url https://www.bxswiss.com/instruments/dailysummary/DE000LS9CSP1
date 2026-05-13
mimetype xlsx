--- v5 (2026-04-03)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re76bf519425f4c4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd36cd949799e46b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e3cc37e67944daa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e8dd693a60f4225"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b72ee0be88545f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e3cc37e67944daa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8345db662582436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e8dd693a60f4225" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CMB Quantitativ International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...640 lines deleted...]
-          <x:t>609,714</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>