--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd36cd949799e46b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a410980219f4f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e8dd693a60f4225"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra302ac02482f4837"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8345db662582436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e8dd693a60f4225" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d2596c018f64aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra302ac02482f4837" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CMB Quantitativ International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>722,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>723,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>709,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>710,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>763,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>768,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>762,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>766,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>