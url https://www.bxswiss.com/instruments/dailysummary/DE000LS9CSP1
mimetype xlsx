--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a410980219f4f59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d14423dc30c4060" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra302ac02482f4837"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e947e9db70f44fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d2596c018f64aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra302ac02482f4837" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17360e33161f4b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e947e9db70f44fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CMB Quantitativ International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>775,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>786,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>772,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>784,737</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>784,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>795,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>783,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>795,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>