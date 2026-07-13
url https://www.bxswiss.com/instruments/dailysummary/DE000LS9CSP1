--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d14423dc30c4060" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re639dd4765814d1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e947e9db70f44fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cce8216854f4a6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17360e33161f4b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e947e9db70f44fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5002951465e4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cce8216854f4a6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CMB Quantitativ International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>784,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>806,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>784,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>794,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>875,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>879,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>871,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>875,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>