--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re639dd4765814d1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d0d6d62ac54d3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cce8216854f4a6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22619256249f493a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5002951465e4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cce8216854f4a6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3153c208596d4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22619256249f493a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CMB Quantitativ International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>893,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>895,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>874,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>879,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>837,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>850,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>834,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>850,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>