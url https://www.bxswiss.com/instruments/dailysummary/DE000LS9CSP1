--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d0d6d62ac54d3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87b902a24862440b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22619256249f493a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc10410018259450c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3153c208596d4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22619256249f493a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra33191b373524a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc10410018259450c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CMB Quantitativ International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>825,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>834,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>823,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>830,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>808,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>819,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>808,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>818,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>