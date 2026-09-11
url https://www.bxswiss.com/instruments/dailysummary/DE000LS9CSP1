--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87b902a24862440b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b93af3041f64e22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc10410018259450c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad9ab24154e4d90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra33191b373524a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc10410018259450c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48e32547630b4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad9ab24154e4d90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CMB Quantitativ International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>832,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>834,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>820,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>821,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>788,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>793,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>783,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>787,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>