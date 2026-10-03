--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b93af3041f64e22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd27d053c715d4ca3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad9ab24154e4d90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a247c53f0fd4cec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48e32547630b4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad9ab24154e4d90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb70cf9876da04f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a247c53f0fd4cec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CMB Quantitativ International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>784,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>784,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>773,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>774,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>798,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>798,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>786,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>790,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>