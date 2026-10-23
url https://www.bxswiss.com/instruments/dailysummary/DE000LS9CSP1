--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd27d053c715d4ca3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192fd68625624596" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a247c53f0fd4cec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfae510d344ee43dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb70cf9876da04f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a247c53f0fd4cec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ba77a4deeec42cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfae510d344ee43dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CMB Quantitativ International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>832,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>850,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>831,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>849,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>876,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>890,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>873,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>885,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>