--- v9 (2026-08-30)
+++ v10 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R216d7db3a8c04bac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re63fcf8b8c354fc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc64763dce9f74cc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5781ebef1f8f4942"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2c18c9165aa46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc64763dce9f74cc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28f2d66efb324df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5781ebef1f8f4942" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Klassisches Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>175,391</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,967</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...381 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,006</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>