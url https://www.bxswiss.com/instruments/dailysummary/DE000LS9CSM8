--- v10 (2026-09-19)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re63fcf8b8c354fc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c0237e695334338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5781ebef1f8f4942"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ddc720b80f64756"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28f2d66efb324df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5781ebef1f8f4942" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf681ba6d11e24897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ddc720b80f64756" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Klassisches Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>