--- v11 (2026-10-09)
+++ v12 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c0237e695334338" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c0a98a0fbf64790" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ddc720b80f64756"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd775ef55671a4cb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf681ba6d11e24897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ddc720b80f64756" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R281f282ec7fa4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd775ef55671a4cb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Klassisches Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>