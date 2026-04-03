--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76dddd54c20b4dc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9da8cb5fde454aba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd02b97d0f334294"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd086e63d4e604a7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35a6693ca7a74405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd02b97d0f334294" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f4f448264924333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd086e63d4e604a7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Klassisches Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>