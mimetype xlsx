--- v5 (2026-04-03)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9da8cb5fde454aba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ed439aecc0842ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd086e63d4e604a7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd54ba6fb85f24acf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f4f448264924333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd086e63d4e604a7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R565c0e8798cc46a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd54ba6fb85f24acf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Klassisches Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...640 lines deleted...]
-          <x:t>165,620</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>