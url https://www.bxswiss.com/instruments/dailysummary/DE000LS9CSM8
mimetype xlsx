--- v6 (2026-05-21)
+++ v7 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ed439aecc0842ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re37a18af5d1a4718" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd54ba6fb85f24acf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fff657cc5cb419e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R565c0e8798cc46a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd54ba6fb85f24acf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a5f02bfb67f4fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fff657cc5cb419e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Klassisches Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>169,305</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,806</x:t>
-[...566 lines deleted...]
-          <x:t>168,363</x:t>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>