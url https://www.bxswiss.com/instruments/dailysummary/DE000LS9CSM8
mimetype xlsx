--- v7 (2026-06-11)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re37a18af5d1a4718" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf210bc68db5e4be6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fff657cc5cb419e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88a6fe42de8f450d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a5f02bfb67f4fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fff657cc5cb419e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ff78d20572a4a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88a6fe42de8f450d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Klassisches Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>168,090</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...293 lines deleted...]
-          <x:t>168,865</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,595</x:t>
-[...269 lines deleted...]
-          <x:t>167,482</x:t>
+          <x:t>168,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>