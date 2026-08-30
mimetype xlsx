--- v8 (2026-07-21)
+++ v9 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf210bc68db5e4be6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R216d7db3a8c04bac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88a6fe42de8f450d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc64763dce9f74cc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ff78d20572a4a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88a6fe42de8f450d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2c18c9165aa46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc64763dce9f74cc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Klassisches Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>171,100</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>