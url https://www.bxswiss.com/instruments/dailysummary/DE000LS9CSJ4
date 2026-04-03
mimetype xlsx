--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6268739fdd6b4b6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4cb682e497f4982" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R729ed3854dab4786"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f0b1f33a4824b43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc047cff24124c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R729ed3854dab4786" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raea45512ded342c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f0b1f33a4824b43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dr. Roth Diversifikation passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,847</x:t>
@@ -764,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>