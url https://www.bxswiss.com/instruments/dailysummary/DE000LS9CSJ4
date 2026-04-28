--- v6 (2026-04-03)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4cb682e497f4982" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R820d82c8353646b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f0b1f33a4824b43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R434b445e13944d5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raea45512ded342c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f0b1f33a4824b43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e33afe5a6dd43d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R434b445e13944d5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dr. Roth Diversifikation passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,620 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...491 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,337</x:t>
@@ -771,31 +218,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>