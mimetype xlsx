--- v7 (2026-04-28)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R820d82c8353646b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534abe5a79144e81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R434b445e13944d5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ba2e0bc450f4097"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e33afe5a6dd43d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R434b445e13944d5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24d5712dc7ea421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ba2e0bc450f4097" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dr. Roth Diversifikation passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,368 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...316 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -623,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>