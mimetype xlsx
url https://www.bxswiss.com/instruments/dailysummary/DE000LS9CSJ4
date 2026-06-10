--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534abe5a79144e81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c254010f7f4d05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ba2e0bc450f4097"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d01640a55f94703"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24d5712dc7ea421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ba2e0bc450f4097" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91364ca61804482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d01640a55f94703" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dr. Roth Diversifikation passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>