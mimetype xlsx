--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c254010f7f4d05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a19b86a3b3a4559" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d01640a55f94703"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93af4f012ccf4da0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91364ca61804482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d01640a55f94703" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35e5653cac174350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93af4f012ccf4da0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dr. Roth Diversifikation passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,363</x:t>
@@ -710,31 +292,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>