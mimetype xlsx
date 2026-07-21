--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a19b86a3b3a4559" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf6b084f838d430e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93af4f012ccf4da0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1f8791dbb784805"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35e5653cac174350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93af4f012ccf4da0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a4bfd6160224f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1f8791dbb784805" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dr. Roth Diversifikation passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>