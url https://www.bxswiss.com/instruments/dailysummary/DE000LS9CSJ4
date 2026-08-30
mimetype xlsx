--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf6b084f838d430e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6036a1bb1264a32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1f8791dbb784805"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe5be98eb66e486b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a4bfd6160224f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1f8791dbb784805" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30af321440ff4f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe5be98eb66e486b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dr. Roth Diversifikation passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>244,016</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>