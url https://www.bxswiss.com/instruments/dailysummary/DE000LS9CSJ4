--- v12 (2026-08-30)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6036a1bb1264a32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e6abbfb00f400f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe5be98eb66e486b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e4e02df2f94a60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30af321440ff4f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe5be98eb66e486b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9270ac932814726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e4e02df2f94a60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dr. Roth Diversifikation passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>252,596</x:t>
-[...441 lines deleted...]
-          <x:t>253,587</x:t>
+          <x:t>253,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>