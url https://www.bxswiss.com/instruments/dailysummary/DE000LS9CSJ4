--- v13 (2026-09-19)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e6abbfb00f400f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1419b11c7c1a4d35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e4e02df2f94a60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39f55e99a5004ce0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9270ac932814726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e4e02df2f94a60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52b9e2ed05744799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39f55e99a5004ce0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dr. Roth Diversifikation passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>255,136</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>254,685</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>254,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>