--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1419b11c7c1a4d35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a04ea09c7094652" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39f55e99a5004ce0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc43ef1d337384377"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52b9e2ed05744799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39f55e99a5004ce0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5896da7c21f9490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc43ef1d337384377" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dr. Roth Diversifikation passiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>