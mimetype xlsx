--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b55816592044efd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cbd15004f3b4abb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc45b2a775324a81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f46032d3b7c47a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc449a9aecc94e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc45b2a775324a81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree3316cbf9ff4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f46032d3b7c47a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>O'Higgins Deutschland Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>