--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cbd15004f3b4abb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc246c75938f4e8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f46032d3b7c47a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4552e181cbd450f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree3316cbf9ff4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f46032d3b7c47a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39ea3806d43f4b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4552e181cbd450f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>O'Higgins Deutschland Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>173,040</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,957</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>172,160</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>