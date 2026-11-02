--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc246c75938f4e8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a4956db01f0405d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4552e181cbd450f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00c3eb8803674ab6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39ea3806d43f4b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4552e181cbd450f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R956f660aeb5c4e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00c3eb8803674ab6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>O'Higgins Deutschland Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>