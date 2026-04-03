--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbca3a50a6cb140be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb6253ad6344472b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raff369cf36b04afc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28174e11a7bf435b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3135241086ef47da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raff369cf36b04afc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf80db2569e9f45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28174e11a7bf435b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>O'Higgins Deutschland Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...161 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,667</x:t>
-[...468 lines deleted...]
-          <x:t>162,025</x:t>
+          <x:t>166,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>