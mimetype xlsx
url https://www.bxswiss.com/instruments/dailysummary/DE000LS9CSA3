--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb6253ad6344472b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fb565976c3f440c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28174e11a7bf435b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refd01c1dbc974714"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf80db2569e9f45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28174e11a7bf435b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12565d0b7e65474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refd01c1dbc974714" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>O'Higgins Deutschland Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>