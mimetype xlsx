--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fb565976c3f440c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refaf6303f7c042d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refd01c1dbc974714"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7dfce61abb44056"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12565d0b7e65474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refd01c1dbc974714" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfafe17532f6643da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7dfce61abb44056" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>O'Higgins Deutschland Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>165,755</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,457</x:t>
-[...355 lines deleted...]
-          <x:t>166,335</x:t>
+          <x:t>167,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>