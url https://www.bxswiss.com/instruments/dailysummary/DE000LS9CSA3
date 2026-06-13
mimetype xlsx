--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refaf6303f7c042d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77a6bc4855ec476a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7dfce61abb44056"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33d70b449a0b45d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfafe17532f6643da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7dfce61abb44056" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27ed604510d44065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33d70b449a0b45d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>O'Higgins Deutschland Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...495 lines deleted...]
-          <x:t>164,431</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,759</x:t>
-[...80 lines deleted...]
-          <x:t>163,866</x:t>
+          <x:t>162,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>