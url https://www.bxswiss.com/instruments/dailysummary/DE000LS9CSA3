--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77a6bc4855ec476a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R897965c93a954045" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33d70b449a0b45d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19c31106aff1404f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27ed604510d44065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33d70b449a0b45d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R058955250c064068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19c31106aff1404f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>O'Higgins Deutschland Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>