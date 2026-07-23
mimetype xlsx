--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R897965c93a954045" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf291732c9438403f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19c31106aff1404f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bd7a28cec4d4c6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R058955250c064068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19c31106aff1404f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a3f2476b1714f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bd7a28cec4d4c6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>O'Higgins Deutschland Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...382 lines deleted...]
-          <x:t>161,445</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,374</x:t>
-[...247 lines deleted...]
-          <x:t>161,053</x:t>
+          <x:t>162,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>