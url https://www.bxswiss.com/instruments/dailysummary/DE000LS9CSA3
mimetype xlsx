--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf291732c9438403f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec45330a11a34a31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bd7a28cec4d4c6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb194d14d83cb4854"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a3f2476b1714f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bd7a28cec4d4c6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5326bd094e66449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb194d14d83cb4854" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>O'Higgins Deutschland Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>