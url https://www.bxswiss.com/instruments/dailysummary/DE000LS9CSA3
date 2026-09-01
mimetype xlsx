--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec45330a11a34a31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b55816592044efd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb194d14d83cb4854"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc45b2a775324a81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5326bd094e66449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb194d14d83cb4854" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc449a9aecc94e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc45b2a775324a81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>O'Higgins Deutschland Österreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CSA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>