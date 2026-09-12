--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5519be14ca1d44db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5afceec25ec4539" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90a3727050b84997"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14e893492c7e488e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c31430d77b642e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90a3727050b84997" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R143661676aa34f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14e893492c7e488e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dr. Roth Fundament international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>