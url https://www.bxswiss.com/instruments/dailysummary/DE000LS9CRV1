--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5afceec25ec4539" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea44ea6d8984ce9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14e893492c7e488e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b1e5b127b744896"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R143661676aa34f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14e893492c7e488e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree7b78d49f6a49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b1e5b127b744896" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dr. Roth Fundament international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>260,903</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>259,059</x:t>
-[...485 lines deleted...]
-          <x:t>264,227</x:t>
+          <x:t>259,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>