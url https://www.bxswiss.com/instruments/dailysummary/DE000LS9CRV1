--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea44ea6d8984ce9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2177521123b24575" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b1e5b127b744896"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07379f4776c44a8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree7b78d49f6a49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b1e5b127b744896" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R142f5b10fcef4c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07379f4776c44a8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dr. Roth Fundament international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>