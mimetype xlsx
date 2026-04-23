--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51fe315fb89c48a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d41788297d94916" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6d59f1667974064"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e5a47bca50e4ae2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4737823b0804d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6d59f1667974064" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d1546d8fb3f47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e5a47bca50e4ae2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dr. Roth Fundament international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>250,219</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>