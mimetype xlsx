--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d41788297d94916" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9acaed7fea4a46a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e5a47bca50e4ae2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2075ef7929d41ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d1546d8fb3f47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e5a47bca50e4ae2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3631d70c133d48c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2075ef7929d41ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dr. Roth Fundament international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>