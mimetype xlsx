--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9acaed7fea4a46a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5407f65c07d34e6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2075ef7929d41ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6893035ef774bc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3631d70c133d48c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2075ef7929d41ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd0abe9ad6494c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6893035ef774bc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dr. Roth Fundament international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>