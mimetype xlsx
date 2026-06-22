--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5407f65c07d34e6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37745e71d6ce4c24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6893035ef774bc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92ba924d7a65475e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd0abe9ad6494c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6893035ef774bc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recbe3df999284b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92ba924d7a65475e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dr. Roth Fundament international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>259,910</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>259,147</x:t>
-[...517 lines deleted...]
-          <x:t>266,163</x:t>
+          <x:t>257,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>