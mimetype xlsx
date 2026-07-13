--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37745e71d6ce4c24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R025167de98084ff9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92ba924d7a65475e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6095e340b7b4140"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recbe3df999284b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92ba924d7a65475e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8b8d5d0ca584d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6095e340b7b4140" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dr. Roth Fundament international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>