--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R025167de98084ff9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03536f85f7624f52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6095e340b7b4140"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d2a0156992d45fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8b8d5d0ca584d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6095e340b7b4140" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0b0ef68295744f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d2a0156992d45fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dr. Roth Fundament international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>248,946</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,815</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>248,373</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>