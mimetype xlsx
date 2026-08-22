--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03536f85f7624f52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5519be14ca1d44db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d2a0156992d45fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90a3727050b84997"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0b0ef68295744f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d2a0156992d45fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c31430d77b642e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90a3727050b84997" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dr. Roth Fundament international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>