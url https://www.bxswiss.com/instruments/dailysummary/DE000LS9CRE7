--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81bcee6c453843bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119ff036d28d4465" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R243703cefc8d49be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e9e5e37c6714a6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R138c2253a3d44e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R243703cefc8d49be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc550622116544bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e9e5e37c6714a6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>arRun+Fun+Swing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>139,059</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,056</x:t>
-[...350 lines deleted...]
-          <x:t>136,302</x:t>
+          <x:t>135,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>