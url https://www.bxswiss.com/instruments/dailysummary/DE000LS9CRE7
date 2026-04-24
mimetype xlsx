--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119ff036d28d4465" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b6ac3e55b874088" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e9e5e37c6714a6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0325d4fa82824e41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc550622116544bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e9e5e37c6714a6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66aebe0d9e6e4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0325d4fa82824e41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>arRun+Fun+Swing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,237</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,448</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>