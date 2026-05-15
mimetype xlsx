--- v4 (2026-04-24)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b6ac3e55b874088" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6536d027b6643cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0325d4fa82824e41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddd8f8148dcb46f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66aebe0d9e6e4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0325d4fa82824e41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8f0c5a58fbc4136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddd8f8148dcb46f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>arRun+Fun+Swing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>