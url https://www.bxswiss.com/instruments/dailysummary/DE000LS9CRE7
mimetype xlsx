--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6536d027b6643cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52a815cbad644c09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddd8f8148dcb46f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20af25972e1e437a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8f0c5a58fbc4136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddd8f8148dcb46f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4d4b54b782544eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20af25972e1e437a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>arRun+Fun+Swing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>