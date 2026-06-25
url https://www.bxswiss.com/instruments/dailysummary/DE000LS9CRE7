--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52a815cbad644c09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f26b1fad9e45d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20af25972e1e437a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8abc5c8f9fc7455d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4d4b54b782544eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20af25972e1e437a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c8315f05ff34ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8abc5c8f9fc7455d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>arRun+Fun+Swing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...392 lines deleted...]
-          <x:t>148,109</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,147</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>152,470</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>