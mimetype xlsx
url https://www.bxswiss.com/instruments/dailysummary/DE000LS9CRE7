--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f26b1fad9e45d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24aed216e2494231" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8abc5c8f9fc7455d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f68add40e7e484c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c8315f05ff34ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8abc5c8f9fc7455d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R187f5fab83bf483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f68add40e7e484c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>arRun+Fun+Swing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>