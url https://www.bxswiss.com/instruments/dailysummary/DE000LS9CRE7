--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24aed216e2494231" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40a907f8570746ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f68add40e7e484c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbca34754de264ba3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R187f5fab83bf483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f68add40e7e484c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8577273c81cc45ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbca34754de264ba3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>arRun+Fun+Swing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>