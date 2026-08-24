--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40a907f8570746ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc487fdc96d6d48f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbca34754de264ba3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa67a2e3b385440f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8577273c81cc45ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbca34754de264ba3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc51047999ec9489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa67a2e3b385440f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>arRun+Fun+Swing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>