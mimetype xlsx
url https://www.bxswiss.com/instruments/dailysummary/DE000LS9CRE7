--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc487fdc96d6d48f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e54f74fd654cf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa67a2e3b385440f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf16a068f4e514bd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc51047999ec9489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa67a2e3b385440f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re24c7b8a06f44c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf16a068f4e514bd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>arRun+Fun+Swing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>