--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e54f74fd654cf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a3b0e86e67f4218" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf16a068f4e514bd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R497e1748b3974587"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re24c7b8a06f44c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf16a068f4e514bd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reccd0255f15549bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R497e1748b3974587" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>arRun+Fun+Swing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>