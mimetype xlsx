--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a3b0e86e67f4218" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a06160fe8c4351" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R497e1748b3974587"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4b47f4a4cc14d0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reccd0255f15549bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R497e1748b3974587" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28c08b612bd24f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4b47f4a4cc14d0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>arRun+Fun+Swing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>