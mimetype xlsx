--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b0cd3a0ce484553" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redf40568f2164ca5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e26c7cdbdb4b9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762f33e5d6614d0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fb37f37432f4b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e26c7cdbdb4b9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re80b3af9d8104061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762f33e5d6614d0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>arSwingtrading&amp;Dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>