--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redf40568f2164ca5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9037f97ae1c8453c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762f33e5d6614d0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R722949e6d2f54cc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re80b3af9d8104061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762f33e5d6614d0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R847732d85516440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R722949e6d2f54cc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>arSwingtrading&amp;Dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>