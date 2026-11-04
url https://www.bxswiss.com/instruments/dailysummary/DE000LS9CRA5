--- v14 (2026-10-14)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9037f97ae1c8453c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32297ff39e3e47cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R722949e6d2f54cc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8108f9a6af1d4782"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R847732d85516440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R722949e6d2f54cc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90592d86e71948ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8108f9a6af1d4782" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>arSwingtrading&amp;Dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>