--- v4 (2026-02-21)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d8b292635854ac5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42dd77adc6464057" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3fa989cb0b54692"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cdf627351d041be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c495d93d7d744eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3fa989cb0b54692" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R002c4f3e417e4c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cdf627351d041be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>arSwingtrading&amp;Dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>234,934</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>