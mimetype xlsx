--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42dd77adc6464057" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2797c942c90941e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cdf627351d041be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7a84632ad644d9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R002c4f3e417e4c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cdf627351d041be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a76cf06ee0942ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7a84632ad644d9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>arSwingtrading&amp;Dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>