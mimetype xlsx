--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2797c942c90941e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82069a862cf8400c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7a84632ad644d9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra665744feb1145b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a76cf06ee0942ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7a84632ad644d9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32b5b1acd4ef44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra665744feb1145b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>arSwingtrading&amp;Dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>