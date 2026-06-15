--- v7 (2026-05-14)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82069a862cf8400c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf153fd355956490f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra665744feb1145b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e25f3326101416f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32b5b1acd4ef44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra665744feb1145b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R251625de61d648ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e25f3326101416f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>arSwingtrading&amp;Dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>212,834</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>