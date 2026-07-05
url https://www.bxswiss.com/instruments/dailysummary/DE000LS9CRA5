--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf153fd355956490f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62c48b8a543743cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e25f3326101416f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44e288348934424a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R251625de61d648ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e25f3326101416f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd995d0a6cb448ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44e288348934424a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>arSwingtrading&amp;Dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>