--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62c48b8a543743cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715a575454694176" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44e288348934424a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fa9b66c7c6a4cd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd995d0a6cb448ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44e288348934424a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c47a51af8f44a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fa9b66c7c6a4cd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>arSwingtrading&amp;Dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>