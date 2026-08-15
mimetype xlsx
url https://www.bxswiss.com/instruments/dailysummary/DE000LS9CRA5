--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715a575454694176" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R018799c0beb64c79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fa9b66c7c6a4cd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03059accdfa042e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c47a51af8f44a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fa9b66c7c6a4cd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83aa6cdb31ee4c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03059accdfa042e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>arSwingtrading&amp;Dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>