--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R018799c0beb64c79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b0cd3a0ce484553" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03059accdfa042e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e26c7cdbdb4b9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83aa6cdb31ee4c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03059accdfa042e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fb37f37432f4b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e26c7cdbdb4b9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>arSwingtrading&amp;Dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CRA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>