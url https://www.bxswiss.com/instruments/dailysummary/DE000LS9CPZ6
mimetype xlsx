--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2359bfbd011e48b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83d27480df214fe3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75caa86425284959"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4dc1225a78641ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1085136c2c104a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75caa86425284959" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05c3cf70385242e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4dc1225a78641ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volatrader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>121,196</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,227</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>119,518</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>