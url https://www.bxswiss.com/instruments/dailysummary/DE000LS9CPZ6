--- v7 (2026-04-03)
+++ v8 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83d27480df214fe3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a94d32b9a3047d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4dc1225a78641ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e7d057e12244f28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05c3cf70385242e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4dc1225a78641ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda063b88ef2d4180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e7d057e12244f28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volatrader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...463 lines deleted...]
-          <x:t>121,848</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,697</x:t>
-[...11 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>122,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,731</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>122,480</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>