--- v8 (2026-04-30)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a94d32b9a3047d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9122adeafe14a2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e7d057e12244f28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b5d4b9a8cb14a38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda063b88ef2d4180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e7d057e12244f28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ae6c058e77469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b5d4b9a8cb14a38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volatrader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>123,005</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,853</x:t>
-[...195 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>121,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,972</x:t>
-[...144 lines deleted...]
-          <x:t>122,646</x:t>
+          <x:t>121,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>