--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9122adeafe14a2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0892dbd1efa346ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b5d4b9a8cb14a38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R572505d7f3574710"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ae6c058e77469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b5d4b9a8cb14a38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R589d871a409a493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R572505d7f3574710" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volatrader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>121,822</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,671</x:t>
-[...544 lines deleted...]
-          <x:t>121,425</x:t>
+          <x:t>122,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>