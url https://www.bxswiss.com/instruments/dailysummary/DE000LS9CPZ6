--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0892dbd1efa346ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd42edd5671240af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R572505d7f3574710"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb591a52756b44e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R589d871a409a493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R572505d7f3574710" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b3faac500af417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb591a52756b44e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volatrader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>