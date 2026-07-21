--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd42edd5671240af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fbf960a315147b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb591a52756b44e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5816adb28c284156"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b3faac500af417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb591a52756b44e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e5ede7f2e7f4cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5816adb28c284156" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volatrader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>121,811</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,760</x:t>
+          <x:t>122,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,984</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>121,923</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,910</x:t>
-[...80 lines deleted...]
-          <x:t>122,096</x:t>
+          <x:t>122,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,458</x:t>
-        </x:is>
-[...121 lines deleted...]
-          <x:t>122,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>