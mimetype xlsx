--- v12 (2026-07-21)
+++ v13 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fbf960a315147b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83a79263ca3a4bdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5816adb28c284156"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6addb356c0174209"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e5ede7f2e7f4cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5816adb28c284156" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7b88eff423c401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6addb356c0174209" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volatrader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>122,458</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>