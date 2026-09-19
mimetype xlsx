--- v13 (2026-08-29)
+++ v14 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83a79263ca3a4bdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95eca422d68a4ec3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6addb356c0174209"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf08f554a06354566"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7b88eff423c401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6addb356c0174209" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13f88269db384587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf08f554a06354566" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volatrader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>123,999</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,177</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>12.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,406</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>124,409</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,533</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>124,406</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>