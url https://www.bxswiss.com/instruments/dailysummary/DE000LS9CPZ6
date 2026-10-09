--- v14 (2026-09-19)
+++ v15 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95eca422d68a4ec3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29afc845b88b4a66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf08f554a06354566"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfdd41cf17cb4648"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13f88269db384587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf08f554a06354566" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21bf36d556f34ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfdd41cf17cb4648" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volatrader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>124,627</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,797</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,966</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>