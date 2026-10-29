--- v15 (2026-10-09)
+++ v16 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29afc845b88b4a66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd682ccf7a2c749cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfdd41cf17cb4648"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R521fb78ecfc14c8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21bf36d556f34ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfdd41cf17cb4648" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b116ad17cd94f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R521fb78ecfc14c8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volatrader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>