--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8633a412374852" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cbf3b1c0bad4aae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb19bf700d8b44455"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b40888cd2246e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re82aa0e45f4a4166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb19bf700d8b44455" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc963e3be7bf49e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b40888cd2246e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europa Finest Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>