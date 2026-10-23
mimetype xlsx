--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cbf3b1c0bad4aae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e309c11bdeb4c78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b40888cd2246e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39e21408f4d744c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc963e3be7bf49e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b40888cd2246e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f98be11e2de4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39e21408f4d744c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europa Finest Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>