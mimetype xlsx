--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra226b696b3ea4c0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a7c0a53574a4797" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde6bcd3d90b54010"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e1f63644a794019"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28bd870bfe4b4e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde6bcd3d90b54010" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13034b8861824e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e1f63644a794019" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europa Finest Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>