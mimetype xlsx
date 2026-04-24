--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a7c0a53574a4797" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R123011ae25a94aab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e1f63644a794019"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf14abd59fd804d44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13034b8861824e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e1f63644a794019" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R820e2ab6d90e45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf14abd59fd804d44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europa Finest Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>