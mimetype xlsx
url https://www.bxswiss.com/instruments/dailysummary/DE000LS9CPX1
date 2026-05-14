--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R123011ae25a94aab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R995e7030329b4fee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf14abd59fd804d44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab375acc2df9429e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R820e2ab6d90e45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf14abd59fd804d44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra543fd2d6cb14c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab375acc2df9429e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europa Finest Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>