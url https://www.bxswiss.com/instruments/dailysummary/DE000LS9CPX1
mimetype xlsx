--- v8 (2026-05-14)
+++ v9 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R995e7030329b4fee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re39ec867633d4fd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab375acc2df9429e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bcccd8e99ce49df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra543fd2d6cb14c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab375acc2df9429e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc495120944a94e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bcccd8e99ce49df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europa Finest Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>