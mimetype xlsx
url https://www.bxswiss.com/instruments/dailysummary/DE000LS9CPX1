--- v9 (2026-06-04)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re39ec867633d4fd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f9f30473cd143aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bcccd8e99ce49df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbed24531ad24863"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc495120944a94e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bcccd8e99ce49df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5660da0bb5704922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbed24531ad24863" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europa Finest Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>368,411</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>365,788</x:t>
-[...490 lines deleted...]
-          <x:t>380,040</x:t>
+          <x:t>368,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>