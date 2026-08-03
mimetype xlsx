--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f9f30473cd143aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84a444b2b78f43d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbed24531ad24863"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re221f3df37344fa5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5660da0bb5704922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbed24531ad24863" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17bfdbf9851244bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re221f3df37344fa5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europa Finest Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>