--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84a444b2b78f43d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6fab782a7bd484a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re221f3df37344fa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96e17c7b59014e69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17bfdbf9851244bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re221f3df37344fa5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R069a91ae65154a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96e17c7b59014e69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europa Finest Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>