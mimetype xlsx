--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6fab782a7bd484a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8633a412374852" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96e17c7b59014e69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb19bf700d8b44455"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R069a91ae65154a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96e17c7b59014e69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re82aa0e45f4a4166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb19bf700d8b44455" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europa Finest Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>