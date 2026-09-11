--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a3a38f3d284f15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3baf4893c4434d54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7db9f01971ec420e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R898af61676b74d96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R326518c8263c461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7db9f01971ec420e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R647b415819264006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R898af61676b74d96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MuM Value Investing Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>