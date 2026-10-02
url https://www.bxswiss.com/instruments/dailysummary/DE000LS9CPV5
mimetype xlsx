--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3baf4893c4434d54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4803d920a0e548f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R898af61676b74d96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3798e285b001488e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R647b415819264006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R898af61676b74d96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac3d6330f044933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3798e285b001488e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MuM Value Investing Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>259,964</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>259,536</x:t>
-[...458 lines deleted...]
-          <x:t>261,852</x:t>
+          <x:t>257,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>