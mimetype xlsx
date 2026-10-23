--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4803d920a0e548f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b5709858164cf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3798e285b001488e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcde48e9668304832"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac3d6330f044933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3798e285b001488e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f58b6a60ba24680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcde48e9668304832" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MuM Value Investing Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>