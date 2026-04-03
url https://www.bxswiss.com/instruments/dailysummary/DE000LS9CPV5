--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R774735a32e0947c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R724e289081fb4acf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4f99d6c5c1648e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0408a15a4ef446a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R598de6e46e0a467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4f99d6c5c1648e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca27f82f5a8a440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0408a15a4ef446a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MuM Value Investing Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>