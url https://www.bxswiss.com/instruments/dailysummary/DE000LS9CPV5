--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R724e289081fb4acf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd74c09a19b43b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0408a15a4ef446a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd49ac0b71aec4112"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca27f82f5a8a440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0408a15a4ef446a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26bf169acb9b4120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd49ac0b71aec4112" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MuM Value Investing Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>