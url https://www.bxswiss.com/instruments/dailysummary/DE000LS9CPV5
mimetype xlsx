--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd74c09a19b43b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ebdf69706794e1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd49ac0b71aec4112"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84c3a7b2cba54734"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26bf169acb9b4120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd49ac0b71aec4112" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c0c0778eb0e404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84c3a7b2cba54734" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MuM Value Investing Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>