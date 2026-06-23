--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ebdf69706794e1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5f88de22dab4078" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84c3a7b2cba54734"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc12f8fb7e0549a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c0c0778eb0e404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84c3a7b2cba54734" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0e8744cf92a473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc12f8fb7e0549a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MuM Value Investing Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>231,554</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>231,321</x:t>
-[...571 lines deleted...]
-          <x:t>229,742</x:t>
+          <x:t>233,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>