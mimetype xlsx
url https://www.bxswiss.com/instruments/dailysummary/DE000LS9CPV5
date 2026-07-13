--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5f88de22dab4078" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941db880d4e04e37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc12f8fb7e0549a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78d6bc22b17b41c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0e8744cf92a473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc12f8fb7e0549a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc18335b126e34e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78d6bc22b17b41c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MuM Value Investing Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>