--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941db880d4e04e37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e863170b9214544" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78d6bc22b17b41c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcef839bc186b41e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc18335b126e34e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78d6bc22b17b41c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4f88f7bd2114306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcef839bc186b41e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MuM Value Investing Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>