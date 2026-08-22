--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e863170b9214544" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a3a38f3d284f15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcef839bc186b41e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7db9f01971ec420e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4f88f7bd2114306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcef839bc186b41e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R326518c8263c461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7db9f01971ec420e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MuM Value Investing Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>