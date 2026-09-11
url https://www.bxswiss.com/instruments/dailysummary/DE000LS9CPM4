--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d52166c21a9498b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a6a8e1ff1124c3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bc6ad5b84144757"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd46b40c6c1a84ed8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a677d1ffb784dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bc6ad5b84144757" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12c548463d2c4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd46b40c6c1a84ed8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value/Chance Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>