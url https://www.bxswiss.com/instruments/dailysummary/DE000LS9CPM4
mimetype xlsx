--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a6a8e1ff1124c3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24e7934d1a264519" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd46b40c6c1a84ed8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re50e04b03ae84e7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12c548463d2c4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd46b40c6c1a84ed8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ee9cbef2d142da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re50e04b03ae84e7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value/Chance Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,438</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>150,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,156</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>