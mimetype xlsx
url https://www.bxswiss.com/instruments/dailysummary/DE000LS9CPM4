--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24e7934d1a264519" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87f4f56697fa44b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re50e04b03ae84e7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fa4b47fb85b40ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ee9cbef2d142da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re50e04b03ae84e7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6784d4d696364806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fa4b47fb85b40ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value/Chance Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>