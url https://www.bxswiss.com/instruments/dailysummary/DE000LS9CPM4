--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R916ba7214c9e4123" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5774a85b8bb44db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d00e1a171e34338"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf69bcaee2e854253"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re86e51ee2fa04263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d00e1a171e34338" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0942ae60a124f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf69bcaee2e854253" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value/Chance Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>118,726</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,524</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>122,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,058</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>