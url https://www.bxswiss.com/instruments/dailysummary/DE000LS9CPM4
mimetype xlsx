--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5774a85b8bb44db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbe3b7370d05407a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf69bcaee2e854253"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ea8f1189c134838"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0942ae60a124f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf69bcaee2e854253" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recfe2fb6dfbe42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ea8f1189c134838" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value/Chance Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>