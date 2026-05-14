--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbe3b7370d05407a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb29cf7bebf64ee3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ea8f1189c134838"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ad63f06a01f4a51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recfe2fb6dfbe42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ea8f1189c134838" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra57c3e0069494b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ad63f06a01f4a51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value/Chance Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>