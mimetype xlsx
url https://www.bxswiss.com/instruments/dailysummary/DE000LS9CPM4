--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb29cf7bebf64ee3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a75aaf0f0264cb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ad63f06a01f4a51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3563419518004f91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra57c3e0069494b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ad63f06a01f4a51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47eea6afe9f6483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3563419518004f91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value/Chance Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>