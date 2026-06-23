--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a75aaf0f0264cb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc77fecda59df47fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3563419518004f91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c76cdcf61dc4842"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47eea6afe9f6483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3563419518004f91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ac4856434a14580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c76cdcf61dc4842" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value/Chance Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>