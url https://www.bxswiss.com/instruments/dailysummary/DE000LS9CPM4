--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc77fecda59df47fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf270fea9364898" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c76cdcf61dc4842"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5197161a7b134437"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ac4856434a14580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c76cdcf61dc4842" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4e6728b0624103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5197161a7b134437" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value/Chance Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>126,695</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,632</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>126,288</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>