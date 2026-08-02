--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf270fea9364898" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b3c999fdd74119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5197161a7b134437"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b4a7c96598044fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4e6728b0624103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5197161a7b134437" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79e5376b48724339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b4a7c96598044fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value/Chance Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>