--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b3c999fdd74119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d52166c21a9498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b4a7c96598044fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bc6ad5b84144757"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79e5376b48724339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b4a7c96598044fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a677d1ffb784dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bc6ad5b84144757" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value/Chance Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CPM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>