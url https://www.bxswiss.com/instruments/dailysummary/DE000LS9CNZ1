--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d9ed1d838bf432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51f8d51f7ed1426b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36642ce7309e45e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0ac3666e6604e80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d329a576bbb4542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36642ce7309e45e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4438f40be6e24e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0ac3666e6604e80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger - Sei aufmerksam</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...296 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>155,051</x:t>
-[...333 lines deleted...]
-          <x:t>150,350</x:t>
+          <x:t>153,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>