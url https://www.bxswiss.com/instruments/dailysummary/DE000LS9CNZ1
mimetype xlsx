--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51f8d51f7ed1426b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cb001313ba3454d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0ac3666e6604e80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9099b86c8d934792"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4438f40be6e24e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0ac3666e6604e80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9c2ee64188646b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9099b86c8d934792" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger - Sei aufmerksam</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>