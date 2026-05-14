--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cb001313ba3454d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R610e7912b66649b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9099b86c8d934792"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda9ef67ac0ee4529"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9c2ee64188646b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9099b86c8d934792" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bd5f30779fb4a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda9ef67ac0ee4529" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger - Sei aufmerksam</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>