--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R610e7912b66649b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R186e9abcdce6484f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda9ef67ac0ee4529"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf07601ff8f82468c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bd5f30779fb4a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda9ef67ac0ee4529" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74c01b85103e437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf07601ff8f82468c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger - Sei aufmerksam</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>163,994</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>