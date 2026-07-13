--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R186e9abcdce6484f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e07499ee53b4d9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf07601ff8f82468c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref9a227663b64bd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74c01b85103e437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf07601ff8f82468c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6f5fcb17f8e4681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref9a227663b64bd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger - Sei aufmerksam</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>163,510</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,661</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>163,653</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>