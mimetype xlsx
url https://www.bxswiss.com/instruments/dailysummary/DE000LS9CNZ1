--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e07499ee53b4d9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd25f78957d94c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref9a227663b64bd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R655d769417514639"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6f5fcb17f8e4681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref9a227663b64bd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0cdb89680574eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R655d769417514639" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger - Sei aufmerksam</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>