--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd25f78957d94c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81a374687bdb4b61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R655d769417514639"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0291fce77dc4e31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0cdb89680574eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R655d769417514639" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e20ffa325984734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0291fce77dc4e31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger - Sei aufmerksam</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>