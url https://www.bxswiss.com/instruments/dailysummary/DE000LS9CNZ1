--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81a374687bdb4b61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf14cd263e6c4915" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0291fce77dc4e31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf67a8a4bcb5446d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e20ffa325984734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0291fce77dc4e31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d7a73e729144b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf67a8a4bcb5446d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger - Sei aufmerksam</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>