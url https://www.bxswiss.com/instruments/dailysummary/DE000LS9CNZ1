--- v12 (2026-09-12)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf14cd263e6c4915" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9f819090fe34f0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf67a8a4bcb5446d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e28b5566c96484c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d7a73e729144b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf67a8a4bcb5446d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81a1354933784b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e28b5566c96484c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger - Sei aufmerksam</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,309</x:t>
-[...522 lines deleted...]
-          <x:t>178,691</x:t>
+          <x:t>177,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>