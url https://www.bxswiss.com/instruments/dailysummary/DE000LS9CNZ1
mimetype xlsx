--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9f819090fe34f0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbd6a90841c94a4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e28b5566c96484c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra01e4e1c306845ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81a1354933784b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e28b5566c96484c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2939a8dddf654ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra01e4e1c306845ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger - Sei aufmerksam</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>