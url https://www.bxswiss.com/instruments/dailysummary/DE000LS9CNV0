--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4590f65c633244cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2dea011ed5241bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b174ce5a60a400c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0f384ccb71d4c92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49c5641c00694d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b174ce5a60a400c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0106f09cb7e4365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0f384ccb71d4c92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KursTrend Turnaround &amp; Rendite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,314</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,306</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,308</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,305</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,307</x:t>
-        </x:is>
-[...548 lines deleted...]
-          <x:t>0,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>