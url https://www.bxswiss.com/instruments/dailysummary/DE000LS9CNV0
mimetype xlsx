--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2dea011ed5241bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f9d8432ac30468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0f384ccb71d4c92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R616bb1c5d1ed4949"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0106f09cb7e4365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0f384ccb71d4c92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e447abeb4e74228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R616bb1c5d1ed4949" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KursTrend Turnaround &amp; Rendite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,297</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,298</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,296</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...16 lines deleted...]
-          <x:t>0,303</x:t>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,307</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,303</x:t>
+          <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,306</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,306</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>0,318</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...247 lines deleted...]
-          <x:t>0,307</x:t>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>