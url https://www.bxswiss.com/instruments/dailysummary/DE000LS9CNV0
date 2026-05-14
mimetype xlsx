--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f9d8432ac30468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bea697ece8c4558" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R616bb1c5d1ed4949"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97711c4b1f284a9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e447abeb4e74228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R616bb1c5d1ed4949" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3671ea9b972a4b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97711c4b1f284a9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KursTrend Turnaround &amp; Rendite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>0,322</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,334</x:t>
-[...43 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,332</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,329</x:t>
-[...6 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,349</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>