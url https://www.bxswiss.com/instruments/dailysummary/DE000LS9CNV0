--- v8 (2026-05-14)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bea697ece8c4558" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1353fdcf33344e3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97711c4b1f284a9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf78fda7d9f9a4644"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3671ea9b972a4b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97711c4b1f284a9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48cd77dabb81469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf78fda7d9f9a4644" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KursTrend Turnaround &amp; Rendite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>0,371</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,361</x:t>
-[...38 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>0,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,379</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,372</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,372</x:t>
-[...26 lines deleted...]
-          <x:t>0,380</x:t>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,384</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>06.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,387</x:t>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,381</x:t>
-        </x:is>
-[...133 lines deleted...]
-          <x:t>0,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>