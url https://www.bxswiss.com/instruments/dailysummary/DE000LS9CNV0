--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1353fdcf33344e3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra46597a137d74c1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf78fda7d9f9a4644"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83f2580a31c24ca2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48cd77dabb81469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf78fda7d9f9a4644" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f06667d565f4b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83f2580a31c24ca2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KursTrend Turnaround &amp; Rendite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,372</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,387</x:t>
+          <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,380</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>0,381</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>