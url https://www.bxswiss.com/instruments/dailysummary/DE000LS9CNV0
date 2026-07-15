--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra46597a137d74c1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65b41d2bb35b4d64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83f2580a31c24ca2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2951f4a95b5449cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f06667d565f4b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83f2580a31c24ca2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc810c21e07cf403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2951f4a95b5449cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KursTrend Turnaround &amp; Rendite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,364</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,359</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>11.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,360</x:t>
+          <x:t>0,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,359</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>0,358</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,350</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>