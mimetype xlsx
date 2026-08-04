--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65b41d2bb35b4d64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4242d35f6d94364" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2951f4a95b5449cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87510233a6e342df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc810c21e07cf403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2951f4a95b5449cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra435b35fd2564c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87510233a6e342df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KursTrend Turnaround &amp; Rendite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,332</x:t>
-[...16 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,320</x:t>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,314</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>08.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...117 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>