--- v12 (2026-08-04)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4242d35f6d94364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621679b625cb4987" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87510233a6e342df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra937d9c055bd49fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra435b35fd2564c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87510233a6e342df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R959ff5aea0b24a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra937d9c055bd49fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KursTrend Turnaround &amp; Rendite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNV0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,312</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,302</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-          <x:t>20.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,302</x:t>
-[...215 lines deleted...]
-          <x:t>0,300</x:t>
+          <x:t>0,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,297</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,308</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>