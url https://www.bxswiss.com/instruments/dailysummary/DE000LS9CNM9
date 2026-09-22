--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdedb7553ec9d4de1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1abf17f959ec4abc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6114ae1a8cac4a3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac1ed84083e64ac4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R196b3a7e26554d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6114ae1a8cac4a3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca0c2add0ef4e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac1ed84083e64ac4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PAHE Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>