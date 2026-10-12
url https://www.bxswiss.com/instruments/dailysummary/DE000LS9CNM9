--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1abf17f959ec4abc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22e1da1d878e4eb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac1ed84083e64ac4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recc93ceac4634050"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca0c2add0ef4e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac1ed84083e64ac4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fdbd6d0059b4b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recc93ceac4634050" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PAHE Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>226,357</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>221,553</x:t>
-[...220 lines deleted...]
-          <x:t>221,810</x:t>
+          <x:t>228,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>