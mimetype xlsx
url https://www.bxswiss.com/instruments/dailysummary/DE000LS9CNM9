--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22e1da1d878e4eb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0460a89355e4c2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recc93ceac4634050"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93b293eae6aa49b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fdbd6d0059b4b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recc93ceac4634050" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5032a08f7ec24ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93b293eae6aa49b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PAHE Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>