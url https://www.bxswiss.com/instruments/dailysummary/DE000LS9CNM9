--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87bf581cb2694edf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeb203ff22d74854" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd438773c984d4456"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae67b36ec0bb471b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa11e7bec9ad41d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd438773c984d4456" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree0b9e72cca447d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae67b36ec0bb471b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PAHE Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>244,813</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>