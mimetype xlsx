--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeb203ff22d74854" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02ff88538874c9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae67b36ec0bb471b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re54e9cdf298d4c4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree0b9e72cca447d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae67b36ec0bb471b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R163a218bf8704c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re54e9cdf298d4c4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PAHE Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>