--- v6 (2026-04-24)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02ff88538874c9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R619cb64b08b049d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re54e9cdf298d4c4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R123da5c535674ffc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R163a218bf8704c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re54e9cdf298d4c4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57636e9d336e4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R123da5c535674ffc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PAHE Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>206,830</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>