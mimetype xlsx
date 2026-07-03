--- v7 (2026-06-05)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R619cb64b08b049d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2474281fe8dc46e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R123da5c535674ffc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f53f907f8ff4114"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57636e9d336e4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R123da5c535674ffc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde05c73d4a9f49cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f53f907f8ff4114" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PAHE Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>