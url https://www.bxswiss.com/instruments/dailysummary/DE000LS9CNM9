--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2474281fe8dc46e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc8417218864628" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f53f907f8ff4114"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44a2a02259e642ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde05c73d4a9f49cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f53f907f8ff4114" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb9f39a2786846d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44a2a02259e642ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PAHE Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>