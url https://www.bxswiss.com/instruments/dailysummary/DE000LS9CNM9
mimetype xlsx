--- v9 (2026-07-23)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc8417218864628" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd748e5a97b34f75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44a2a02259e642ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74668aad4a5f4b13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb9f39a2786846d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44a2a02259e642ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe60715d6fed4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74668aad4a5f4b13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PAHE Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>215,148</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,423</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...339 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,233</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>