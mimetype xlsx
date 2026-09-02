--- v10 (2026-08-13)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd748e5a97b34f75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdedb7553ec9d4de1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74668aad4a5f4b13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6114ae1a8cac4a3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe60715d6fed4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74668aad4a5f4b13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R196b3a7e26554d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6114ae1a8cac4a3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PAHE Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>229,836</x:t>
-[...252 lines deleted...]
-          <x:t>232,999</x:t>
+          <x:t>226,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>