--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re844be0909e440d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60c526e158dc4c6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R086462bf80c64f23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8067be728ca644ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf176e0ff92564c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R086462bf80c64f23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb41cecda6c2469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8067be728ca644ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>