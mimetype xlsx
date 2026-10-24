--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60c526e158dc4c6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R405eea5a798f45dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8067be728ca644ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R627c5a58a42444fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb41cecda6c2469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8067be728ca644ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a85f1ba03524b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R627c5a58a42444fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>