--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1817077e122a41e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9552a2a3bc24548" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaa9b9d6d9a74715"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cdc0c4ab795410b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f33ed2c426f4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaa9b9d6d9a74715" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9365f824cb049e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cdc0c4ab795410b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>