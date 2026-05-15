--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9552a2a3bc24548" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R813d33e7f34f4530" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cdc0c4ab795410b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1857cfc11774378"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9365f824cb049e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cdc0c4ab795410b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R935bc78295a0489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1857cfc11774378" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>265,680</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>