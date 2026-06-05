--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R813d33e7f34f4530" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6ba58be8774ed9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1857cfc11774378"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R458b5607cfeb4ded"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R935bc78295a0489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1857cfc11774378" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f188b4e1924451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R458b5607cfeb4ded" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>