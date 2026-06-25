--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6ba58be8774ed9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e914fdfcf84bd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R458b5607cfeb4ded"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aa10c5f53a347ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f188b4e1924451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R458b5607cfeb4ded" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc25b61aa2b4484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aa10c5f53a347ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>