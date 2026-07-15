--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e914fdfcf84bd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6e9924ce795448d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aa10c5f53a347ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea46f12926a74369"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc25b61aa2b4484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aa10c5f53a347ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7437444b543645f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea46f12926a74369" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>