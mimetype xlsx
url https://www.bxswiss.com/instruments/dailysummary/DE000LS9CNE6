--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6e9924ce795448d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8830616ca2c462f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea46f12926a74369"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69033d1277844b62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7437444b543645f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea46f12926a74369" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c81a89f52fe4f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69033d1277844b62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>