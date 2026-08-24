--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8830616ca2c462f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1169b3cf868a460d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69033d1277844b62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R905b6507dc1f453a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c81a89f52fe4f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69033d1277844b62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R061268fec88d49ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R905b6507dc1f453a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>