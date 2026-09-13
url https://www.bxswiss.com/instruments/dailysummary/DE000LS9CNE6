--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1169b3cf868a460d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re844be0909e440d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R905b6507dc1f453a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R086462bf80c64f23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R061268fec88d49ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R905b6507dc1f453a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf176e0ff92564c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R086462bf80c64f23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CNE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>