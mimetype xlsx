--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8f716c7cc564eaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaada3d0f0d74257" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R758a5ee62a074919"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf17b7e149cef4de5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf05610a2cd8d42ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R758a5ee62a074919" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78e1b76f9372492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf17b7e149cef4de5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TIME WILL TELL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>