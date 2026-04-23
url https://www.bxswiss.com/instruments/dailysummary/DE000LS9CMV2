--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaada3d0f0d74257" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7378a3cc0364ed5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf17b7e149cef4de5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ecb20a1d8374cb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78e1b76f9372492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf17b7e149cef4de5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc45ef69a06bd4159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ecb20a1d8374cb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TIME WILL TELL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>193,350</x:t>
-[...26 lines deleted...]
-          <x:t>193,640</x:t>
+          <x:t>189,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>191,701</x:t>
-[...539 lines deleted...]
-          <x:t>185,857</x:t>
+          <x:t>192,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>