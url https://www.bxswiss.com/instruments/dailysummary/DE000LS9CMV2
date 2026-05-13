--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7378a3cc0364ed5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R685713965b9149c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ecb20a1d8374cb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3526dcb2ff8e43dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc45ef69a06bd4159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ecb20a1d8374cb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27c73cd2fd2e41e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3526dcb2ff8e43dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TIME WILL TELL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,094</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>