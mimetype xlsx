--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R685713965b9149c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R803d9cfaec144c97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3526dcb2ff8e43dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3376eb8fc4c451d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27c73cd2fd2e41e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3526dcb2ff8e43dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21c76fe247f24359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3376eb8fc4c451d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TIME WILL TELL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>186,919</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>186,579</x:t>
-[...210 lines deleted...]
-          <x:t>189,843</x:t>
+          <x:t>187,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>188,353</x:t>
-[...80 lines deleted...]
-          <x:t>184,392</x:t>
+          <x:t>187,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>