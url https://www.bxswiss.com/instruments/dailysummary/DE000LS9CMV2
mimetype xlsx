--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R803d9cfaec144c97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R079cc0b450ea43e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3376eb8fc4c451d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af68a883a4f4692"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21c76fe247f24359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3376eb8fc4c451d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a02f3d92e0a42bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af68a883a4f4692" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TIME WILL TELL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,722</x:t>
@@ -710,31 +272,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>