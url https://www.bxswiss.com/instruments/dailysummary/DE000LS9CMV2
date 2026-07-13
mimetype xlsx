--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R079cc0b450ea43e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8235b59238f4444e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af68a883a4f4692"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92cea5876a034c77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a02f3d92e0a42bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af68a883a4f4692" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R741326791930445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92cea5876a034c77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TIME WILL TELL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,341 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...289 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -650,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>