--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8235b59238f4444e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76904481825c4172" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92cea5876a034c77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0494f7c03d6a4d89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R741326791930445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92cea5876a034c77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dbb73aa7fb5430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0494f7c03d6a4d89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TIME WILL TELL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>