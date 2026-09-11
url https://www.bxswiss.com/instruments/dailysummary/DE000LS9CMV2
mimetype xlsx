--- v12 (2026-08-02)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76904481825c4172" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dda2d4ef16b41eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0494f7c03d6a4d89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1367e61f48bf43c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dbb73aa7fb5430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0494f7c03d6a4d89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34fe1d3a2fa54f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1367e61f48bf43c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TIME WILL TELL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>204,417</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>