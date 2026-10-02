--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dda2d4ef16b41eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c393cdd4cfd4a20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1367e61f48bf43c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaeb4225887e4b7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34fe1d3a2fa54f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1367e61f48bf43c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58c8452baf73440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaeb4225887e4b7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TIME WILL TELL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>207,847</x:t>
-[...387 lines deleted...]
-          <x:t>204,863</x:t>
+          <x:t>204,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>