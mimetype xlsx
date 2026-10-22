--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c393cdd4cfd4a20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e231fd3b3f4372" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaeb4225887e4b7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdda348f1cafe4e8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58c8452baf73440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaeb4225887e4b7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R114814debe0c491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdda348f1cafe4e8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TIME WILL TELL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>204,932</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>203,972</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>205,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>