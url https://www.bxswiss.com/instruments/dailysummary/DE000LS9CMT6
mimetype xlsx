--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re49aa716c8a04bf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd129a8fbc6a4b8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff348f348a464d07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra90eb21ed17b4ae9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra356ac30519a45ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff348f348a464d07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb77780eb2d7b4c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra90eb21ed17b4ae9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FC Aktie-strategisch investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>