--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd129a8fbc6a4b8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6e03631a9a84cbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra90eb21ed17b4ae9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad1d1463de64408a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb77780eb2d7b4c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra90eb21ed17b4ae9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e48c37397464592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad1d1463de64408a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FC Aktie-strategisch investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>