--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6e03631a9a84cbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f8a382e78b64a64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad1d1463de64408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28957f4dfc1f44bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e48c37397464592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad1d1463de64408a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88b33f3d41fe42b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28957f4dfc1f44bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FC Aktie-strategisch investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>197,180</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>195,295</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>194,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,214</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>