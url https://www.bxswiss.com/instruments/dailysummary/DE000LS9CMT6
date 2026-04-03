--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a1675d36e64f9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R743ac720637046b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R764c30e4f9ef46d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94b65ade42c345ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0baabf641a44671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R764c30e4f9ef46d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a243c018e6e4414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94b65ade42c345ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FC Aktie-strategisch investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>