--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R743ac720637046b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ec98d71f14940ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94b65ade42c345ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fe4e941144a40b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a243c018e6e4414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94b65ade42c345ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc21285b06444e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fe4e941144a40b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FC Aktie-strategisch investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>202,139</x:t>
-[...576 lines deleted...]
-          <x:t>195,433</x:t>
+          <x:t>196,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>