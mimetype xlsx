--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ec98d71f14940ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R958ad8a52cf240dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fe4e941144a40b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R189646b07a1d4c1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc21285b06444e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fe4e941144a40b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4920231a0d544e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R189646b07a1d4c1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FC Aktie-strategisch investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>