--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R958ad8a52cf240dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c28631637024e75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R189646b07a1d4c1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88b6635ec05644ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4920231a0d544e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R189646b07a1d4c1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad8b9449583d4ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88b6635ec05644ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FC Aktie-strategisch investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>