--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c28631637024e75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96f259e08b5e4b7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88b6635ec05644ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88866597116d4e3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad8b9449583d4ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88b6635ec05644ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00f4423fd99b42bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88866597116d4e3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FC Aktie-strategisch investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>