--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96f259e08b5e4b7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b40fb65c2004072" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88866597116d4e3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red81eb42de3040ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00f4423fd99b42bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88866597116d4e3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R628ad365620b4df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red81eb42de3040ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FC Aktie-strategisch investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>187,985</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>185,658</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>189,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,583</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>