--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b40fb65c2004072" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec780ed0af7c4de0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red81eb42de3040ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58af8999b3234004"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R628ad365620b4df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red81eb42de3040ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f4956284c3c40c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58af8999b3234004" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FC Aktie-strategisch investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>