--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec780ed0af7c4de0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re49aa716c8a04bf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58af8999b3234004"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff348f348a464d07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f4956284c3c40c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58af8999b3234004" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra356ac30519a45ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff348f348a464d07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FC Aktie-strategisch investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>