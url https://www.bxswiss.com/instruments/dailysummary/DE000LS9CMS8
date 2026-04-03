--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd23fb3fa24434023" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce8f7fb6d4a4cd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0615c2adcb2a4a6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eba41c8b273432e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4f5771eba9d41b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0615c2adcb2a4a6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd497fd39e0f24764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eba41c8b273432e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV als Indikator</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>135,834</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,610</x:t>
-[...303 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>135,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,021</x:t>
-[...306 lines deleted...]
-          <x:t>134,229</x:t>
+          <x:t>136,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>