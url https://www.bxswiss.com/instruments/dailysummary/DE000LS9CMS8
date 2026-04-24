--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce8f7fb6d4a4cd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a73ef25fae14ba7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eba41c8b273432e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf1c90d485844803"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd497fd39e0f24764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eba41c8b273432e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bbb9158c6564cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf1c90d485844803" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV als Indikator</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>