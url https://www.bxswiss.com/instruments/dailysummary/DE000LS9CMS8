--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a73ef25fae14ba7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8389320917f944f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf1c90d485844803"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R984970452520427b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bbb9158c6564cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf1c90d485844803" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9e9a92a9c454358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R984970452520427b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV als Indikator</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>137,578</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,461</x:t>
-[...70 lines deleted...]
-          <x:t>137,495</x:t>
+          <x:t>136,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,321</x:t>
-[...183 lines deleted...]
-          <x:t>136,004</x:t>
+          <x:t>136,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>136,204</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>