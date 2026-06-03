--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8389320917f944f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b2364d0fde480d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R984970452520427b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c362bfb98dd4781"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9e9a92a9c454358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R984970452520427b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3acc23d6b8d24c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c362bfb98dd4781" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV als Indikator</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>136,004</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,875</x:t>
-[...117 lines deleted...]
-          <x:t>135,960</x:t>
+          <x:t>135,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>