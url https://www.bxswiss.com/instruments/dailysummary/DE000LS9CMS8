--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b2364d0fde480d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61355260c86c4b36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c362bfb98dd4781"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67006ef9fccb4d8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3acc23d6b8d24c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c362bfb98dd4781" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c5a320138c944b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67006ef9fccb4d8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV als Indikator</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,033</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>135,786</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,837</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>135,665</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>