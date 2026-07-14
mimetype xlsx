--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61355260c86c4b36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d1bacfba86c4e1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67006ef9fccb4d8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re06191e7a1fe4d25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c5a320138c944b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67006ef9fccb4d8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85fb00d287ed4917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re06191e7a1fe4d25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV als Indikator</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>136,161</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,408</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>136,523</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,365</x:t>
-[...75 lines deleted...]
-          <x:t>137,306</x:t>
+          <x:t>136,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,257</x:t>
-[...26 lines deleted...]
-          <x:t>137,040</x:t>
+          <x:t>136,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>