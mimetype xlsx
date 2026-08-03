--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d1bacfba86c4e1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f8a413ce604c91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re06191e7a1fe4d25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd10f50dacc054356"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85fb00d287ed4917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re06191e7a1fe4d25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60efbab1310d45c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd10f50dacc054356" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV als Indikator</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>136,523</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,365</x:t>
-[...75 lines deleted...]
-          <x:t>137,306</x:t>
+          <x:t>136,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,257</x:t>
-[...75 lines deleted...]
-          <x:t>136,470</x:t>
+          <x:t>136,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,642</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>137,156</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>