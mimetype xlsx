--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f8a413ce604c91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fa4e041d5df46a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd10f50dacc054356"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d052fd87254761"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60efbab1310d45c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd10f50dacc054356" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc2ff38f73b84888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d052fd87254761" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV als Indikator</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>