--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fa4e041d5df46a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d6e2e27ca134d71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d052fd87254761"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7280348e91aa4ce3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc2ff38f73b84888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d052fd87254761" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28e373bd5c3148a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7280348e91aa4ce3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV als Indikator</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,468</x:t>
-[...48 lines deleted...]
-          <x:t>138,451</x:t>
+          <x:t>138,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,377</x:t>
-[...220 lines deleted...]
-          <x:t>138,477</x:t>
+          <x:t>138,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>