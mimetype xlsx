--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d6e2e27ca134d71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97363ee5b9164032" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7280348e91aa4ce3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92bd591e40a24913"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28e373bd5c3148a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7280348e91aa4ce3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde09993c1b1744d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92bd591e40a24913" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV als Indikator</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>138,514</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,635</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>140,006</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>