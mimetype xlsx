--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97363ee5b9164032" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra979b348f9f2479b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92bd591e40a24913"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8d43aefae424d9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde09993c1b1744d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92bd591e40a24913" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R886108d3a0d74009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8d43aefae424d9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KGV als Indikator</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>