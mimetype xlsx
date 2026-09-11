--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79e786ff736e4859" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3fcebe859bb4124" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R518b6b85c2aa4d70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R479fb141d8a04b25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2032a0e08dc488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R518b6b85c2aa4d70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fe0a4341a9f4628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R479fb141d8a04b25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Aktienstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>176,802</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>175,214</x:t>
-[...485 lines deleted...]
-          <x:t>171,895</x:t>
+          <x:t>174,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>