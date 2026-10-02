--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3fcebe859bb4124" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R326406c27c56404f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R479fb141d8a04b25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3903e89f6f094588"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fe0a4341a9f4628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R479fb141d8a04b25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ba0f9f41a6a4d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3903e89f6f094588" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Aktienstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>