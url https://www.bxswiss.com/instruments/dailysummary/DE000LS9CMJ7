--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R326406c27c56404f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c332d2a43c34347" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3903e89f6f094588"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R630cc792728a442f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ba0f9f41a6a4d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3903e89f6f094588" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4641b6bf3f0b49dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R630cc792728a442f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Aktienstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>168,991</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...343 lines deleted...]
-          <x:t>172,300</x:t>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>