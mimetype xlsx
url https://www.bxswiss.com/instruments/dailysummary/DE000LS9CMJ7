--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R661855b2440b4eec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R538ba7edcc534782" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43269e686fad4f04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f8c80141b443b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57fadc3b049b4c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43269e686fad4f04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c6b1fb3a462480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f8c80141b443b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Aktienstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>