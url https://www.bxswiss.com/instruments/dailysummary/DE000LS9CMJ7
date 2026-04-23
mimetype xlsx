--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R538ba7edcc534782" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dcf76ff95194693" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f8c80141b443b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b649124c8e64477"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c6b1fb3a462480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f8c80141b443b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6415645824f74521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b649124c8e64477" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Aktienstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>