--- v7 (2026-04-23)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dcf76ff95194693" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ab2cd23ad04574" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b649124c8e64477"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83d5c08f9fe745d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6415645824f74521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b649124c8e64477" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8755993ecfee46da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83d5c08f9fe745d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Aktienstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>165,346</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>