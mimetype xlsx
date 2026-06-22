--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ab2cd23ad04574" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd007a7a866344c00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83d5c08f9fe745d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcffb4f9d088045dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8755993ecfee46da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83d5c08f9fe745d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf85f96aae09469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcffb4f9d088045dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Aktienstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>