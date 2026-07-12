--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd007a7a866344c00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e206e563924549" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcffb4f9d088045dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9e3d860c79e4afc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf85f96aae09469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcffb4f9d088045dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb556283a4de8462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9e3d860c79e4afc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Aktienstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>181,062</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,864</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-          <x:t>180,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,592</x:t>
-        </x:is>
-[...170 lines deleted...]
-          <x:t>187,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>