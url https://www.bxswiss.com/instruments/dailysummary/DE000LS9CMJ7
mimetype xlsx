--- v10 (2026-07-12)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e206e563924549" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a32ec8d65ee4257" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9e3d860c79e4afc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23da8df9c2364eb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb556283a4de8462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9e3d860c79e4afc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c2c22ea4c6446c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23da8df9c2364eb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Aktienstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>180,350</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,592</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>180,592</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>