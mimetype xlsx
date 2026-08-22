--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a32ec8d65ee4257" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79e786ff736e4859" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23da8df9c2364eb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R518b6b85c2aa4d70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c2c22ea4c6446c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23da8df9c2364eb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2032a0e08dc488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R518b6b85c2aa4d70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Aktienstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CMJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>