--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeff7ee05ec34985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fcd6ead813a4137" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5184f32e96884b47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61f13b82adfb4708"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02b6307b1d5348b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5184f32e96884b47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9284d60e5a345e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61f13b82adfb4708" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Iudex Global Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CLK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>222,376</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>