--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fcd6ead813a4137" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8924c34b4a60483c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61f13b82adfb4708"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fc888d2e0cb444c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9284d60e5a345e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61f13b82adfb4708" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb491ba28b9542ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fc888d2e0cb444c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Iudex Global Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CLK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>