--- v5 (2026-04-24)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8924c34b4a60483c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda643d430c594eeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fc888d2e0cb444c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e5b9c64f3b74f43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb491ba28b9542ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fc888d2e0cb444c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d47788cc45645fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e5b9c64f3b74f43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Iudex Global Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CLK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>219,776</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>