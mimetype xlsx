--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda643d430c594eeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R662a928553594526" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e5b9c64f3b74f43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra747812d98504d42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d47788cc45645fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e5b9c64f3b74f43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f3d2375994248d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra747812d98504d42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Iudex Global Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CLK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>