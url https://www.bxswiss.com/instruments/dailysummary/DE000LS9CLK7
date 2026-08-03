--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R662a928553594526" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a92d39b5702456e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra747812d98504d42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda30fa0abff143a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f3d2375994248d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra747812d98504d42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cb3743b52874500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda30fa0abff143a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Iudex Global Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CLK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>