--- v8 (2026-08-03)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a92d39b5702456e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c3aac64882c4f31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda30fa0abff143a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R510c65cf8b5244ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cb3743b52874500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda30fa0abff143a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra01cfdb337ac43d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R510c65cf8b5244ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Iudex Global Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CLK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>