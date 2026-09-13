--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c3aac64882c4f31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb41761d5adae4ec6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R510c65cf8b5244ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R248f0b07345c4cea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra01cfdb337ac43d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R510c65cf8b5244ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2bad38715ca46ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R248f0b07345c4cea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Iudex Global Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CLK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>246,227</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>245,856</x:t>
-[...409 lines deleted...]
-          <x:t>243,622</x:t>
+          <x:t>248,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>