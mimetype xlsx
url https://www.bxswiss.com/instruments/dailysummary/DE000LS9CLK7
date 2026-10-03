--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb41761d5adae4ec6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R565caf171e604f98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R248f0b07345c4cea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11fc68e3a3ed42db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2bad38715ca46ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R248f0b07345c4cea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fbdfbe93e33409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11fc68e3a3ed42db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Iudex Global Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CLK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>