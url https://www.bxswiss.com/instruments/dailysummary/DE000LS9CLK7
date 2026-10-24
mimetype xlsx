--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R565caf171e604f98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a1ddb98e9148f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11fc68e3a3ed42db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6db5912a01948ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fbdfbe93e33409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11fc68e3a3ed42db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb0fe8f09c00418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6db5912a01948ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Iudex Global Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CLK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>