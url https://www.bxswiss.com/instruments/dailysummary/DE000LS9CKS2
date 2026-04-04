--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87017092e2e94b8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcefb6afc2ac420e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re253b5dcb730464d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R714e2620fb8a4715"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ae08b39071c4753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re253b5dcb730464d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76787d179bcf4346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R714e2620fb8a4715" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formular Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>