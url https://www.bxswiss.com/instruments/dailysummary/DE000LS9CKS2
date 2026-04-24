--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcefb6afc2ac420e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56bc4c9e90094a89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R714e2620fb8a4715"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf3b275efd9046d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76787d179bcf4346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R714e2620fb8a4715" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc81a294892da4255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf3b275efd9046d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formular Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,212 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>214,516</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>