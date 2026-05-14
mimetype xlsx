--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56bc4c9e90094a89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R858a01fd420c425c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf3b275efd9046d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc14de4a6f7c4f3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc81a294892da4255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf3b275efd9046d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60e31d0839344f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc14de4a6f7c4f3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formular Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>