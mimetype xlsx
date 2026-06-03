--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R858a01fd420c425c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35076fe04f76417a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc14de4a6f7c4f3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra42e4f7841ce470e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60e31d0839344f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc14de4a6f7c4f3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ac87706c22a4de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra42e4f7841ce470e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formular Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>