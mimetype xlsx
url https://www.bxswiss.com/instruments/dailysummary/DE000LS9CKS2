--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35076fe04f76417a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb537b2278b0a4440" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra42e4f7841ce470e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d724189723844e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ac87706c22a4de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra42e4f7841ce470e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49539481ea7e4432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d724189723844e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formular Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>