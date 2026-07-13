--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb537b2278b0a4440" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12156476606146c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d724189723844e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0e338943ddd40e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49539481ea7e4432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d724189723844e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5d3fe9d00c34f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0e338943ddd40e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formular Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>