--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12156476606146c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c785fdc175e4058" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0e338943ddd40e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R325c7c3fcafd4092"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5d3fe9d00c34f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0e338943ddd40e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re16a67ea55014cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R325c7c3fcafd4092" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formular Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>