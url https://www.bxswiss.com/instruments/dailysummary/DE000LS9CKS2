--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c785fdc175e4058" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd06fd8f771fc4ccd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R325c7c3fcafd4092"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4634373c19e54779"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re16a67ea55014cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R325c7c3fcafd4092" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6efc0f2affb44fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4634373c19e54779" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formular Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,814</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,394</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>