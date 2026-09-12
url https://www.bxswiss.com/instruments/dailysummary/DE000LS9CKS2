--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd06fd8f771fc4ccd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfceee2a5335b46c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4634373c19e54779"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1702c29c7b654b4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6efc0f2affb44fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4634373c19e54779" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b0649b46f3e48b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1702c29c7b654b4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formular Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>