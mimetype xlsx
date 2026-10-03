--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfceee2a5335b46c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf61b947696644638" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1702c29c7b654b4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24c2d37f8dfe4d77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b0649b46f3e48b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1702c29c7b654b4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6facdb4d89e441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24c2d37f8dfe4d77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formular Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>