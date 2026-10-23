--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf61b947696644638" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5601af8c5534c9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24c2d37f8dfe4d77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd48d118ef26d41be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6facdb4d89e441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24c2d37f8dfe4d77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dddbd7c9d43420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd48d118ef26d41be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formular Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>