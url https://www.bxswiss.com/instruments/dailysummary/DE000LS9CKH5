--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6cf6d0f8e904e85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3755750495a44c30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e11dbc97964d95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44e480bf1bef414f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R029534e0d4d943f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e11dbc97964d95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5f2de33df624613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44e480bf1bef414f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...43 lines deleted...]
-          <x:t>143,661</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,369</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>142,804</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>