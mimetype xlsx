--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3755750495a44c30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f8b662faeb244a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44e480bf1bef414f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R544b596511aa48ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5f2de33df624613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44e480bf1bef414f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04efdecaecbc4b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R544b596511aa48ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>142,272</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,979</x:t>
-[...517 lines deleted...]
-          <x:t>143,921</x:t>
+          <x:t>142,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>