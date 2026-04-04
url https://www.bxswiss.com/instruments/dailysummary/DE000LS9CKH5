--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d94ea1887648da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2599866b699f4917" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72a74a30e64343ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dfae13020104e6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R114e4dc1f5544799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72a74a30e64343ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R251478a4e63d4cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dfae13020104e6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,046</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>