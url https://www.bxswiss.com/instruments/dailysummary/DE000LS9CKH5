--- v6 (2026-04-04)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2599866b699f4917" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29d40eff258b466f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dfae13020104e6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68a6073ce0994944"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R251478a4e63d4cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dfae13020104e6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11ae6804ccab481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68a6073ce0994944" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>