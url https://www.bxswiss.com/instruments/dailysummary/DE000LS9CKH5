--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29d40eff258b466f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96db922d01cb493a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68a6073ce0994944"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50375b6916774489"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11ae6804ccab481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68a6073ce0994944" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddc3175a36194e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50375b6916774489" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>132,976</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,887</x:t>
-[...16 lines deleted...]
-          <x:t>132,898</x:t>
+          <x:t>133,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,884</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>133,355</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,717</x:t>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>