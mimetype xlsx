--- v8 (2026-05-16)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96db922d01cb493a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red660cf28a6d4489" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50375b6916774489"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e585e13415147db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddc3175a36194e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50375b6916774489" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fabc2a4b10241a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e585e13415147db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>