--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red660cf28a6d4489" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re741201cc803436e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e585e13415147db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0812e948a20a408e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fabc2a4b10241a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e585e13415147db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0adbe22b58cd4d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0812e948a20a408e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...576 lines deleted...]
-          <x:t>136,683</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,378</x:t>
-[...26 lines deleted...]
-          <x:t>137,034</x:t>
+          <x:t>136,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>