--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re741201cc803436e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reff561c3ab0249d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0812e948a20a408e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R546b51a7634e4273"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0adbe22b58cd4d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0812e948a20a408e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb445729f3c034efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R546b51a7634e4273" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,666</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>