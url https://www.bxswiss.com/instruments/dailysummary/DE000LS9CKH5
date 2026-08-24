--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reff561c3ab0249d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4df94bb02e64346" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R546b51a7634e4273"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55831a294eb64df5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb445729f3c034efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R546b51a7634e4273" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c572d2a541f4faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55831a294eb64df5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,131</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>