--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4df94bb02e64346" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6cf6d0f8e904e85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55831a294eb64df5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e11dbc97964d95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c572d2a541f4faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55831a294eb64df5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R029534e0d4d943f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e11dbc97964d95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,431 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,067</x:t>
@@ -717,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>