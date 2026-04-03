--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e57e8afb63842a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R383af218d0ca4410" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65d90539bc334e68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74eafc7276ca4848"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d2883354a8c437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65d90539bc334e68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a5eb036e24435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74eafc7276ca4848" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitativ GER S&amp;M Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>