--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R383af218d0ca4410" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da8065b62ee4b80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74eafc7276ca4848"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R216fd25dd2734f60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a5eb036e24435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74eafc7276ca4848" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e615f6d1b17494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R216fd25dd2734f60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitativ GER S&amp;M Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>