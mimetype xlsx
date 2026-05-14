--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da8065b62ee4b80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R952e47d9d7f64916" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R216fd25dd2734f60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7375f5793eaf41b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e615f6d1b17494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R216fd25dd2734f60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4c9eaf1e10740ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7375f5793eaf41b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitativ GER S&amp;M Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>