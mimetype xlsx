--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R952e47d9d7f64916" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eda33d8e67a45e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7375f5793eaf41b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R378069ff74214d1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4c9eaf1e10740ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7375f5793eaf41b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f54993cb6bb47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R378069ff74214d1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitativ GER S&amp;M Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,429</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>221,699</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>