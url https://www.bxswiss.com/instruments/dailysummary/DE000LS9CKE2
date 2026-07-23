--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eda33d8e67a45e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re56f8fb1a6a449c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R378069ff74214d1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a4b904026c447e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f54993cb6bb47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R378069ff74214d1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69fb0257a4944671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a4b904026c447e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitativ GER S&amp;M Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>210,633</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>