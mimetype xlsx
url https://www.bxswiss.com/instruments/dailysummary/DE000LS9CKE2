--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re56f8fb1a6a449c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e8127e70614702" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a4b904026c447e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4bc7b12096a449e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69fb0257a4944671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a4b904026c447e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbde67515a1a44f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4bc7b12096a449e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitativ GER S&amp;M Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>216,310</x:t>
-[...305 lines deleted...]
-        <x:is>
           <x:t>216,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>