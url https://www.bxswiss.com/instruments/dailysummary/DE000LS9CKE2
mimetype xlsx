--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e8127e70614702" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0d6900f2ae3474b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4bc7b12096a449e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf46052b8dc6f4a47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbde67515a1a44f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4bc7b12096a449e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63790b005800488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf46052b8dc6f4a47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitativ GER S&amp;M Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>