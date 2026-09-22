--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0d6900f2ae3474b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089cfdd9e71d4f5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf46052b8dc6f4a47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41459a800b1f496c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63790b005800488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf46052b8dc6f4a47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e46112d47bb4d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41459a800b1f496c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitativ GER S&amp;M Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>