--- v13 (2026-09-22)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089cfdd9e71d4f5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428f90c0e2d943ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41459a800b1f496c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0e6d76330584a59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e46112d47bb4d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41459a800b1f496c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ca90b4bd569486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0e6d76330584a59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitativ GER S&amp;M Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>222,009</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>223,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,905</x:t>
         </x:is>
       </x:c>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>