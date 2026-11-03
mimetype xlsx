--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428f90c0e2d943ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45114c6ee0e04704" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0e6d76330584a59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aefec22af0a4c55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ca90b4bd569486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0e6d76330584a59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R742361c458144c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aefec22af0a4c55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitativ GER S&amp;M Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CKE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>