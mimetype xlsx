--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e0ebd8d213f48e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51891670db24442d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc06aee692e64c15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a9cd83ceb8648b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0252058abbee4f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc06aee692e64c15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e34354138b64fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a9cd83ceb8648b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopFlop-Strategie mit DAX-Werten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>