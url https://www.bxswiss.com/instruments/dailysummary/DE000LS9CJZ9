--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51891670db24442d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fcbd2aec1074e2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a9cd83ceb8648b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfafb76ddf50e4424"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e34354138b64fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a9cd83ceb8648b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra05adc5ca9fe4492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfafb76ddf50e4424" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopFlop-Strategie mit DAX-Werten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>