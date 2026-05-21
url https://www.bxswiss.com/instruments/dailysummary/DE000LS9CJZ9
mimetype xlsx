--- v7 (2026-04-25)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fcbd2aec1074e2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f68c6f8909420e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfafb76ddf50e4424"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69001cc3de3e4279"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra05adc5ca9fe4492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfafb76ddf50e4424" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55ebbb39f2aa464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69001cc3de3e4279" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopFlop-Strategie mit DAX-Werten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>