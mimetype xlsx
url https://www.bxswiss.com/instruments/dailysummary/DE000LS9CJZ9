--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f68c6f8909420e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf71571e049f4f15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69001cc3de3e4279"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R368b5112eb76494a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55ebbb39f2aa464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69001cc3de3e4279" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f54f1426e042a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R368b5112eb76494a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopFlop-Strategie mit DAX-Werten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>236,449</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>234,739</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>237,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>