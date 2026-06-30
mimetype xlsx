--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf71571e049f4f15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5031cc16f2144467" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R368b5112eb76494a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba4c11395d794e2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f54f1426e042a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R368b5112eb76494a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd58b5bbbdd44f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba4c11395d794e2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopFlop-Strategie mit DAX-Werten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>