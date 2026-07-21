--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5031cc16f2144467" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca032573de7d47c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba4c11395d794e2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a5d6649ea0148e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd58b5bbbdd44f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba4c11395d794e2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0060109ff3c6450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a5d6649ea0148e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopFlop-Strategie mit DAX-Werten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>