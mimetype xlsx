--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca032573de7d47c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R809bbdadaae24136" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a5d6649ea0148e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd5917e8f18a46cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0060109ff3c6450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a5d6649ea0148e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aec9e7694594f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd5917e8f18a46cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopFlop-Strategie mit DAX-Werten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>238,848</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>