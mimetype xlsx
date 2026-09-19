--- v12 (2026-08-30)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R809bbdadaae24136" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f8662ddadab46fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd5917e8f18a46cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bf6866194d0438c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aec9e7694594f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd5917e8f18a46cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21c06be1bffd4469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bf6866194d0438c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopFlop-Strategie mit DAX-Werten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>