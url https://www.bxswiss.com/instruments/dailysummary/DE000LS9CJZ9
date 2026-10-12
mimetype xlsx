--- v13 (2026-09-19)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f8662ddadab46fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf92190905f3c497d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bf6866194d0438c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref5088ceaead4de4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21c06be1bffd4469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bf6866194d0438c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racaeae6d73934931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref5088ceaead4de4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopFlop-Strategie mit DAX-Werten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>231,615</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>229,398</x:t>
-[...404 lines deleted...]
-          <x:t>221,541</x:t>
+          <x:t>229,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>