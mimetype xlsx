--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf92190905f3c497d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13cef581f9ad4c07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref5088ceaead4de4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4421c632b65d4f3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racaeae6d73934931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref5088ceaead4de4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3a6e042081743c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4421c632b65d4f3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopFlop-Strategie mit DAX-Werten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>