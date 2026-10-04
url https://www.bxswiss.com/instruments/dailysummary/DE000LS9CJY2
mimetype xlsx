--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refc367f767fb4038" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf24146c72fba468b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d6fbf78a7e84f2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf46e732548dc4752"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23c53c3ecf1d49f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d6fbf78a7e84f2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fe6387297f14f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf46e732548dc4752" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Select Germany Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>205,729</x:t>
-[...279 lines deleted...]
-          <x:t>205,165</x:t>
+          <x:t>204,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>