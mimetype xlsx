--- v12 (2026-10-04)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf24146c72fba468b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26c272f5d2a14e24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf46e732548dc4752"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9c58c372ba84abe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fe6387297f14f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf46e732548dc4752" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50b81a40c0164970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9c58c372ba84abe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Select Germany Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>