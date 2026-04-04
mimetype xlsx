--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R124b243568e6452e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c8f0640588f4079" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e052da332dd4dee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83de2cc963c24e62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re40f8e6b1afb4b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e052da332dd4dee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R610b3f2dc7e14d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83de2cc963c24e62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Select Germany Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>