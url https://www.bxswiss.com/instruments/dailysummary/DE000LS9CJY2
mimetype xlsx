--- v3 (2026-04-04)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c8f0640588f4079" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc4c44c964514a55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83de2cc963c24e62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae56239fd9fb49ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R610b3f2dc7e14d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83de2cc963c24e62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44091bc44d7d4dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae56239fd9fb49ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Select Germany Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>