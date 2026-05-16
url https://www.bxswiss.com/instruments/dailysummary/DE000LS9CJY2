--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc4c44c964514a55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87514872b48145dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae56239fd9fb49ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b653f225b1405a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44091bc44d7d4dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae56239fd9fb49ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbaddaf3c0034932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b653f225b1405a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Select Germany Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>195,171</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>194,667</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>195,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,459</x:t>
         </x:is>
       </x:c>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>