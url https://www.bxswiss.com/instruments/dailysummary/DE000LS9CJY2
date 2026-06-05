--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87514872b48145dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dc97d484c9c464c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b653f225b1405a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d709593942e4125"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbaddaf3c0034932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b653f225b1405a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd7027af50ec4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d709593942e4125" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Select Germany Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>195,705</x:t>
-[...549 lines deleted...]
-          <x:t>192,515</x:t>
+          <x:t>194,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>