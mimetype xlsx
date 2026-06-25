--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dc97d484c9c464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f248b5e1f044b64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d709593942e4125"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c7242dea9424f4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd7027af50ec4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d709593942e4125" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf49389f132ea4a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c7242dea9424f4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Select Germany Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>