--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f248b5e1f044b64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raed1768a047b4091" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c7242dea9424f4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R054b723172dc4ff2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf49389f132ea4a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c7242dea9424f4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1758205797cf4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R054b723172dc4ff2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Select Germany Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>