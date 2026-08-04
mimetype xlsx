--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raed1768a047b4091" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R712687d8a8734ea1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R054b723172dc4ff2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R364f34def2244b82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1758205797cf4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R054b723172dc4ff2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c368656d3fd4508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R364f34def2244b82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Select Germany Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>