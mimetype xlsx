--- v9 (2026-08-04)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R712687d8a8734ea1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf83fae9d2e324d7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R364f34def2244b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R368e7c8054854d5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c368656d3fd4508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R364f34def2244b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72fdaeab4a0648be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R368e7c8054854d5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Select Germany Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>