--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf83fae9d2e324d7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refc367f767fb4038" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R368e7c8054854d5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d6fbf78a7e84f2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72fdaeab4a0648be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R368e7c8054854d5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23c53c3ecf1d49f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d6fbf78a7e84f2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Select Germany Fundamental</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>203,786</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,889</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...236 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>