--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6281a7592e5b4375" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b2a4b4f469d4c17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38216a1b3dcb4dce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4747d9fd707844d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e8270685eb1411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38216a1b3dcb4dce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2013b3956a7f4fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4747d9fd707844d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality-Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>332,132</x:t>
-[...495 lines deleted...]
-          <x:t>335,776</x:t>
+          <x:t>334,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>