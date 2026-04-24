--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b2a4b4f469d4c17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R034805042f404337" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4747d9fd707844d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2393a485ed524f91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2013b3956a7f4fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4747d9fd707844d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad90da96aff24a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2393a485ed524f91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality-Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>