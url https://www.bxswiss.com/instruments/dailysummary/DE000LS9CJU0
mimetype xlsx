--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R034805042f404337" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re607e8a9f49f4e3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2393a485ed524f91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cc823a53f754858"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad90da96aff24a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2393a485ed524f91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89276d73524c41e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cc823a53f754858" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality-Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>