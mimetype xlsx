--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re607e8a9f49f4e3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a704f603d84ac8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cc823a53f754858"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67fb12ddd4064b90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89276d73524c41e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cc823a53f754858" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd740cde174f643a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67fb12ddd4064b90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality-Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>