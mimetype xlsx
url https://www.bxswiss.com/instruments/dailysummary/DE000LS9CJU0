--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a704f603d84ac8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref807c7b1ef8419a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67fb12ddd4064b90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c4cdad227e14980"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd740cde174f643a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67fb12ddd4064b90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62a89c39b20c4bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c4cdad227e14980" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality-Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>