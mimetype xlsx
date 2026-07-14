--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref807c7b1ef8419a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cb67b2b363e44d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c4cdad227e14980"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra56133ccba524cac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62a89c39b20c4bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c4cdad227e14980" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0df6539a6664e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra56133ccba524cac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality-Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>