--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cb67b2b363e44d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79057a94587746fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra56133ccba524cac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bb964e00bdb4278"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0df6539a6664e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra56133ccba524cac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fd940c052954dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bb964e00bdb4278" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality-Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,579 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>329,667</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>332,932</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>