--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79057a94587746fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8782154e0fc746de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bb964e00bdb4278"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39da6999743e47f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fd940c052954dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bb964e00bdb4278" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra15a440b00c1481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39da6999743e47f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality-Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>