--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8782154e0fc746de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4116a57294c49ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39da6999743e47f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4c73b50f7b44f47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra15a440b00c1481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39da6999743e47f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc03a2fb686f34716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4c73b50f7b44f47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality-Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>