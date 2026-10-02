--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4116a57294c49ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5378f345d93f4b64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4c73b50f7b44f47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40dc4252b42b49a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc03a2fb686f34716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4c73b50f7b44f47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65135c2b7b944dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40dc4252b42b49a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality-Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>