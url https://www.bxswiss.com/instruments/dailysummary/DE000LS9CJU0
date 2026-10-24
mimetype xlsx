--- v15 (2026-10-02)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5378f345d93f4b64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R764ebf755eab479f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40dc4252b42b49a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e254bdb7e074828"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65135c2b7b944dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40dc4252b42b49a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R595119d8e6124210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e254bdb7e074828" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality-Shares</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>