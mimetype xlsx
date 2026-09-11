--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23eb2a3d0b9945ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re337bbe6ce9d40de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37a01eb67f3a4cef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6985572c03c6460b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9942ce5ce9b42f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37a01eb67f3a4cef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree2e22b909e44995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6985572c03c6460b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Deutschland 110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>