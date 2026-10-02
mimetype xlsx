--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re337bbe6ce9d40de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1211b97595f74261" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6985572c03c6460b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab9bb88784c74999"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree2e22b909e44995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6985572c03c6460b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90b46299422241c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab9bb88784c74999" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Deutschland 110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,598 +149,193 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>140,797</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,043</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...226 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,952</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>