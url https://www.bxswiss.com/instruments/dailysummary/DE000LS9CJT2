--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1211b97595f74261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c200be30db84d20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab9bb88784c74999"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5f27eecbd5a4544"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90b46299422241c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab9bb88784c74999" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R894abc3bc6614e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5f27eecbd5a4544" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Deutschland 110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>