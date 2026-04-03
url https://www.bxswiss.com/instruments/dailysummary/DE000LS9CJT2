--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c22a5bf8a641bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8908e37d4eb49eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c7c3c7417c644c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2413bb0867dc4817"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd02a670c9f3d4341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c7c3c7417c644c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd876decff69947af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2413bb0867dc4817" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Deutschland 110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>