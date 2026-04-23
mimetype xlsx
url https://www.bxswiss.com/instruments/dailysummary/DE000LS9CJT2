--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8908e37d4eb49eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0483eb36d2b54646" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2413bb0867dc4817"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R018c6309f59f4f3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd876decff69947af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2413bb0867dc4817" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc34f5f356c4755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R018c6309f59f4f3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Deutschland 110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,272</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...605 lines deleted...]
-          <x:t>137,098</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>