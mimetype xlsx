--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0483eb36d2b54646" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7cd365574944831" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R018c6309f59f4f3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R330d90ca8d8f4214"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc34f5f356c4755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R018c6309f59f4f3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ac303dd1abb44c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R330d90ca8d8f4214" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Deutschland 110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>135,255</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...315 lines deleted...]
-          <x:t>137,540</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,124</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>137,401</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>