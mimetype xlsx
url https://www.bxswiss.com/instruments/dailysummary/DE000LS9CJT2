--- v9 (2026-05-14)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7cd365574944831" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b93e2c85f714a13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R330d90ca8d8f4214"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba8b620558a94ad7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ac303dd1abb44c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R330d90ca8d8f4214" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3882e1ac16c4c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba8b620558a94ad7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Deutschland 110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>137,376</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>138,242</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,956</x:t>
-[...463 lines deleted...]
-          <x:t>139,528</x:t>
+          <x:t>138,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>