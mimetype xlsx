--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b93e2c85f714a13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c5570373e3c4e99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba8b620558a94ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re753319c6a1e494b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3882e1ac16c4c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba8b620558a94ad7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a23dc765adf4d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re753319c6a1e494b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Deutschland 110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>138,412</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,555</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,109</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>