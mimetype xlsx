--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c5570373e3c4e99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e24f32f3dc44fc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re753319c6a1e494b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb9bf6b7b0bd4f65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a23dc765adf4d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re753319c6a1e494b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55aaf69e55944a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb9bf6b7b0bd4f65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Deutschland 110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>