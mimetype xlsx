--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e24f32f3dc44fc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23eb2a3d0b9945ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb9bf6b7b0bd4f65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37a01eb67f3a4cef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55aaf69e55944a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb9bf6b7b0bd4f65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9942ce5ce9b42f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37a01eb67f3a4cef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Deutschland 110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>137,796</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,662</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>137,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,272</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>