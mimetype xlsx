--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c59d210e8546c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb311ec4565b64d74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2b4d544a46e40ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R549b3083d13b471c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re89cba0e1d694392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2b4d544a46e40ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec9ad175e120434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R549b3083d13b471c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing ohne Diversi.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>38,323</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,356</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>17.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,328</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>38,400</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,333</x:t>
-[...463 lines deleted...]
-          <x:t>37,962</x:t>
+          <x:t>38,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>