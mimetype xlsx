--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb311ec4565b64d74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4569820d5773486e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R549b3083d13b471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bfd864cfc354978"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec9ad175e120434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R549b3083d13b471c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc82f39a894024a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bfd864cfc354978" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing ohne Diversi.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>