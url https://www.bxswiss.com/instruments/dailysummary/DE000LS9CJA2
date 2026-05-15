--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4569820d5773486e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fe390c47fdb4e1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bfd864cfc354978"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08646e17ad134ecb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc82f39a894024a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bfd864cfc354978" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27b8a47e3f774c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08646e17ad134ecb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing ohne Diversi.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>38,506</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,467</x:t>
-[...16 lines deleted...]
-          <x:t>38,487</x:t>
+          <x:t>38,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,409</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>38,639</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,479</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>38,627</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>