--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fe390c47fdb4e1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bd0f59bc3254810" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08646e17ad134ecb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13ac0f2f285948ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27b8a47e3f774c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08646e17ad134ecb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a28fb01ef3543be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13ac0f2f285948ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing ohne Diversi.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>38,604</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,627</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>38,452</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>