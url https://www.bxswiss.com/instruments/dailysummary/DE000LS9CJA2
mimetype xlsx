--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bd0f59bc3254810" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2555b2fd37984122" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13ac0f2f285948ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R644177743ab5456b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a28fb01ef3543be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13ac0f2f285948ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75660b870b2848c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R644177743ab5456b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing ohne Diversi.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>38,406</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,391</x:t>
-[...475 lines deleted...]
-          <x:t>38,544</x:t>
+          <x:t>38,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,540</x:t>
-[...70 lines deleted...]
-          <x:t>38,632</x:t>
+          <x:t>38,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,599</x:t>
-[...4 lines deleted...]
-          <x:t>38,645</x:t>
+          <x:t>38,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>