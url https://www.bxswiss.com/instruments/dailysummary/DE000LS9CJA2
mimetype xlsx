--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2555b2fd37984122" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68691e8a189448f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R644177743ab5456b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refe99d8a2e954d47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75660b870b2848c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R644177743ab5456b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R446414cc40d145c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refe99d8a2e954d47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing ohne Diversi.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,677</x:t>
-[...58 lines deleted...]
-          <x:t>38,552</x:t>
+          <x:t>38,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,642</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>38,817</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,735</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>38,596</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,645</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>38,717</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>