--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68691e8a189448f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re705f99abbd34267" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refe99d8a2e954d47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52ce272f0b4f4c5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R446414cc40d145c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refe99d8a2e954d47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb113b2255b3247cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52ce272f0b4f4c5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing ohne Diversi.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>