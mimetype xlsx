--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re705f99abbd34267" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f1eed858044886" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52ce272f0b4f4c5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5153ee387dc8469f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb113b2255b3247cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52ce272f0b4f4c5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd003c9e42a094c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5153ee387dc8469f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing ohne Diversi.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>07.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,161</x:t>
-[...48 lines deleted...]
-          <x:t>39,156</x:t>
+          <x:t>39,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,135</x:t>
-[...124 lines deleted...]
-          <x:t>39,299</x:t>
+          <x:t>39,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,274</x:t>
-[...85 lines deleted...]
-          <x:t>39,164</x:t>
+          <x:t>39,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>