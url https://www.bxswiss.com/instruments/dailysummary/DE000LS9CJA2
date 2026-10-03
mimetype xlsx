--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f1eed858044886" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ac6bcc79b84cee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5153ee387dc8469f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c9c29a386dc4d82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd003c9e42a094c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5153ee387dc8469f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re55d11b13b7d4e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c9c29a386dc4d82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing ohne Diversi.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,248</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>39,287</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,274</x:t>
-[...60 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>39,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,292</x:t>
-[...252 lines deleted...]
-          <x:t>39,596</x:t>
+          <x:t>39,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>