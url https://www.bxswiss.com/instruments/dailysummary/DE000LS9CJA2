--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ac6bcc79b84cee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b6837b84b9b47f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c9c29a386dc4d82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7efbbcf410bb4ba0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re55d11b13b7d4e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c9c29a386dc4d82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1f46dc09cc940ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7efbbcf410bb4ba0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing ohne Diversi.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CJA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>39,314</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,348</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,303</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>