--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937f5205ac9e4d31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41110f056baa4a2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbb046c875fc485b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cc78816709941c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6b4547ce79043f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbb046c875fc485b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74ae0e4b6b1e4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cc78816709941c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TheLittleFolioThatTriesToBeat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>