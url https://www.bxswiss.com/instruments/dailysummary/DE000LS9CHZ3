--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41110f056baa4a2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8e7f8c2dc4d4d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cc78816709941c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54657573e4c8406a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74ae0e4b6b1e4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cc78816709941c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce792de2098340df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54657573e4c8406a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TheLittleFolioThatTriesToBeat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>