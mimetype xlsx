--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8e7f8c2dc4d4d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2540891f26cd4a49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54657573e4c8406a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33effdb1fa40461b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce792de2098340df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54657573e4c8406a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c77893119e64d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33effdb1fa40461b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TheLittleFolioThatTriesToBeat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...517 lines deleted...]
-          <x:t>246,893</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,289</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>246,181</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>