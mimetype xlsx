--- v8 (2026-06-03)
+++ v9 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2540891f26cd4a49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rece8926496024f62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33effdb1fa40461b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21090fa4ad1a402b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c77893119e64d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33effdb1fa40461b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R814b779e5fe54ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21090fa4ad1a402b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TheLittleFolioThatTriesToBeat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>255,554</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>254,445</x:t>
-[...269 lines deleted...]
-          <x:t>267,696</x:t>
+          <x:t>256,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>