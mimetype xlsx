--- v9 (2026-06-29)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rece8926496024f62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a1f93b5c0a84a31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21090fa4ad1a402b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R526cb1097c7648be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R814b779e5fe54ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21090fa4ad1a402b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39e4c2fd21c340f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R526cb1097c7648be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TheLittleFolioThatTriesToBeat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>265,804</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>265,435</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>261,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,616</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>