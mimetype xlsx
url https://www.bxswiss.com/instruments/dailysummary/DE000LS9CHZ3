--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a1f93b5c0a84a31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c71256641424df9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R526cb1097c7648be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refaa978060ec4655"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39e4c2fd21c340f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R526cb1097c7648be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ddef1bf0c89450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refaa978060ec4655" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TheLittleFolioThatTriesToBeat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>265,746</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>