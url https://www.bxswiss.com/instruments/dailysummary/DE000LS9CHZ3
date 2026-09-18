--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c71256641424df9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eb48742e006431f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refaa978060ec4655"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59d883ca2d7f4b8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ddef1bf0c89450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refaa978060ec4655" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R844ce9c4983d4b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59d883ca2d7f4b8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TheLittleFolioThatTriesToBeat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>