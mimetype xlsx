--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eb48742e006431f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R979409f3dfb5408b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59d883ca2d7f4b8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2392a82f0274639"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R844ce9c4983d4b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59d883ca2d7f4b8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31afb717008c4475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2392a82f0274639" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TheLittleFolioThatTriesToBeat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>276,572</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>276,131</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>278,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,253</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>