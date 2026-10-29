--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R979409f3dfb5408b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de7c875765d4f51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2392a82f0274639"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f40b8fc7d534152"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31afb717008c4475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2392a82f0274639" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6078eb6c96c4dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f40b8fc7d534152" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TheLittleFolioThatTriesToBeat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHZ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>