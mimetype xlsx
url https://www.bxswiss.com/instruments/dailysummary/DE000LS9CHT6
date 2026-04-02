--- v3 (2026-02-21)
+++ v4 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53892df36c194a1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf397e8ed83fa4a62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R511f615ec249421f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R897e8a6d6a344c26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4af5108c4120446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R511f615ec249421f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04dfa9fa91324b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R897e8a6d6a344c26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Drucker best of</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...301 lines deleted...]
-          <x:t>33,601</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,540</x:t>
-[...328 lines deleted...]
-          <x:t>33,414</x:t>
+          <x:t>33,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>