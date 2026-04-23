--- v4 (2026-04-02)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf397e8ed83fa4a62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ca33589a8b4439" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R897e8a6d6a344c26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf651e90b89d94beb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04dfa9fa91324b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R897e8a6d6a344c26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86a2795970e349ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf651e90b89d94beb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Drucker best of</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>