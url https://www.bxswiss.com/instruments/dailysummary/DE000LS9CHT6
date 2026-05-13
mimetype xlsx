--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ca33589a8b4439" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4915061c6fc4430d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf651e90b89d94beb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae663cbd71d94d92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86a2795970e349ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf651e90b89d94beb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48c3fce5f7dd45db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae663cbd71d94d92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Drucker best of</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>33,489</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,448</x:t>
-[...75 lines deleted...]
-          <x:t>33,620</x:t>
+          <x:t>33,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,481</x:t>
-        </x:is>
-[...408 lines deleted...]
-          <x:t>33,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>