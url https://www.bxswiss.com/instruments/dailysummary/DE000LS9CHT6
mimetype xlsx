--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4915061c6fc4430d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc9abfe3df99434d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae663cbd71d94d92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ff25bbb708b4e3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48c3fce5f7dd45db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae663cbd71d94d92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13c1018fd8d94de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ff25bbb708b4e3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Drucker best of</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>33,538</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,482</x:t>
-[...16 lines deleted...]
-          <x:t>33,551</x:t>
+          <x:t>33,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,509</x:t>
-[...183 lines deleted...]
-          <x:t>33,448</x:t>
+          <x:t>33,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>33,463</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>33,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>33,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,422</x:t>
-[...33 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>33,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,437</x:t>
-[...90 lines deleted...]
-          <x:t>33,481</x:t>
+          <x:t>33,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>