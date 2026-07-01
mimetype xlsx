--- v7 (2026-06-02)
+++ v8 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc9abfe3df99434d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf23cfa194314487c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ff25bbb708b4e3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd61223176cb4cc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13c1018fd8d94de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ff25bbb708b4e3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7288820a75bf4b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd61223176cb4cc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Drucker best of</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,476</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,448</x:t>
-[...517 lines deleted...]
-          <x:t>33,362</x:t>
+          <x:t>33,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>