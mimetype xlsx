--- v8 (2026-07-01)
+++ v9 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf23cfa194314487c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf5f399aa8b94511" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd61223176cb4cc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R369961f1db9c4b0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7288820a75bf4b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd61223176cb4cc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra20ed28919654af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R369961f1db9c4b0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Drucker best of</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>33,427</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,476</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>33,610</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,633</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>33,586</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>33,776</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,704</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>33,584</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...100 lines deleted...]
-          <x:t>33,649</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>