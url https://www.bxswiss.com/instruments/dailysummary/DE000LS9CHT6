--- v9 (2026-07-22)
+++ v10 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf5f399aa8b94511" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c6215c403b8446e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R369961f1db9c4b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcedc8ddeb2b34386"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra20ed28919654af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R369961f1db9c4b0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d89b20281b14307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcedc8ddeb2b34386" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Drucker best of</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,776</x:t>
+          <x:t>33,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,704</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>33,584</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...414 lines deleted...]
-          <x:t>33,737</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,704</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>33,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>