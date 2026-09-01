--- v10 (2026-08-11)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c6215c403b8446e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2be02ca61654a5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcedc8ddeb2b34386"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74ad2c2937164010"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d89b20281b14307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcedc8ddeb2b34386" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49e6a5594ddb4a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74ad2c2937164010" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Drucker best of</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>33,946</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,854</x:t>
-[...60 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>33,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,961</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>33,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,987</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>