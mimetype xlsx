--- v11 (2026-09-01)
+++ v12 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2be02ca61654a5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf391e17ecfa64401" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74ad2c2937164010"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc984f5eebafa489d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49e6a5594ddb4a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74ad2c2937164010" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f3c340cf47146d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc984f5eebafa489d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Drucker best of</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>34,071</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,053</x:t>
-[...26 lines deleted...]
-          <x:t>34,086</x:t>
+          <x:t>34,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,116</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>34,187</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>