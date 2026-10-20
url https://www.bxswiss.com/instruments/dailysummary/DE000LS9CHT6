--- v12 (2026-09-30)
+++ v13 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf391e17ecfa64401" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43b5d16c80a34a87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc984f5eebafa489d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e7c048b44064ffe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f3c340cf47146d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc984f5eebafa489d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51b8fef9ece64630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e7c048b44064ffe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D Drucker best of</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CHT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,282</x:t>
-[...328 lines deleted...]
-          <x:t>34,399</x:t>
+          <x:t>34,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,435</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>